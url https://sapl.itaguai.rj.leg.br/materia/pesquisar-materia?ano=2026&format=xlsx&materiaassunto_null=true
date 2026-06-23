--- v1 (2026-03-24)
+++ v2 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2608" uniqueCount="1179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7287" uniqueCount="3191">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -156,74 +156,332 @@
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5656/ata_s.o._8_1p_2026_17-03-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5659/ata_s.o._9_1p_2026_19-03-2026.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
   </si>
   <si>
+    <t>5722</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5722/ata_s.o._10_1p_2026_24-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5735</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5735/ata_s.o._11_1p_2026_26-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA PRIMEIRA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5779</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5779/ata_s.o._12_1p_2026_31-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SEGUNDA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5814</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5814/ata_s.o._13_1p_2026_02-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA TERCEIRA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5838</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5838/ata_s.o._14_1p_2026_07-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5858</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5858/ata_s.o._15_1p_2026_09-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUINTA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5899</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5899/ata_s.o._16_1p_2026_14-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SEXTA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5910</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5910/ata_s.o._17_1p_2026_16-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SÉTIMA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5938</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5938/ata_s.o._18_1p_2026_28-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA OITAVA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>5986</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5986/ata_s.o._19_1p_2026_05-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA NONA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>6026</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6026/ata_s.o._20_1p_2026_12-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÊSIMA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>6064</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6064/ata_s.o._21_1p_2026_14-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÊSIMA PRIMEIRA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>6076</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6076/ata_s.o._22_1p_2026_19-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÊSIMA SEGUNDA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>6117</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6117/ata_s.o._23_1p_2026_26-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÊSIMA TERCEIRA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>6158</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6158/ata_s.o._24_1p_2026_02-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA QUARTA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>6198</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6198/ata_s.o._25_1p_2026_09-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA QUINTA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
+    <t>6249</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6249/ata_s.o._26_1p_2026_16-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SEXTA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO DO ANO DE DOIS MIL E VINTE E SEIS DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ</t>
+  </si>
+  <si>
     <t>5529</t>
   </si>
   <si>
     <t>AEx</t>
   </si>
   <si>
     <t>Ata das Sessões Plenárias Extraordinárias</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5529/ata_1a_s.e._-03-03-2025.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO EXTRAORDINÁRIA DO ANO DE 2026 DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5624/ata_2a_s.e._-12-03-2025.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA SESSÃO EXTRAORDINÁRIA DO ANO DE 2026 DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ.</t>
   </si>
   <si>
+    <t>5839</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5839/ata_3a_s.e._-07-04-2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TERCEIRA SESSÃO EXTRAORDINÁRIA DO ANO DE 2026 DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ.</t>
+  </si>
+  <si>
+    <t>5900</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5900/ata_4a_s.e._-14-04-2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUARTA SESSÃO EXTRAORDINÁRIA DO ANO DE 2026 DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ.</t>
+  </si>
+  <si>
+    <t>5911</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5911/ata_5a_s.e._-16-04-2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUINTA SESSÃO EXTRAORDINÁRIA DO ANO DE 2026 DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ.</t>
+  </si>
+  <si>
+    <t>6065</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6065/ata_6a_s.e._-14-05-2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEXTA SESSÃO EXTRAORDINÁRIA DO ANO DE 2026 DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ.</t>
+  </si>
+  <si>
+    <t>6120</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6120/ata_7a_s.e._-26-05-2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SÉTIMA SESSÃO EXTRAORDINÁRIA DO ANO DE 2026 DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ.</t>
+  </si>
+  <si>
+    <t>6250</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6250/ata_8a_s.e._-16-06-2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA OITAVA SESSÃO EXTRAORDINÁRIA DO ANO DE 2026 DA CÂMARA MUNICIPAL DE ITAGUAÍ – RJ.</t>
+  </si>
+  <si>
     <t>5402</t>
   </si>
   <si>
     <t>ASol</t>
   </si>
   <si>
     <t>Ata das Sessões Solenes</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da Sessão Solene de Instalação do Primeiro Período do ano de 2026 da Câmara Municipal de Itaguaí - RJ</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>URG</t>
   </si>
   <si>
     <t>Mensagem do Poder Executivo com Pedido de Urgência</t>
   </si>
   <si>
     <t>Haroldo Rodrigues Jesus Neto</t>
@@ -252,59 +510,152 @@
   <si>
     <t>Mensagem do Poder Executivo nº 004/2026, encaminhando o Projeto de Lei que ALTERA A REDAÇÃO DO INCISO II DO ART. 150 DA LEI Nº 2.412/2003, a fim de que o mesmo seja apreciado em regime de urgência.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5539/mensagem_006_2026.pdf</t>
   </si>
   <si>
     <t>Mensagem do Poder Executivo nº 006/2026, encaminhando o Projeto  de Lei que AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE ITAGUAÍ A RECEBER, A TÍTULO DE DOAÇÃO, BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em regime de urgência.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5540/mensagem_009_2026.pdf</t>
   </si>
   <si>
     <t>Mensagem do Poder Executivo nº 009/20226, encaminhando o Projeto de Lei que INSTITUI O PROGRAMA ESPECIAL DE REGULARIZAÇÃO FISCAL (REFIS) E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em regime de urgência.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5657/mensagem_014_2026.pdf</t>
   </si>
   <si>
     <t>Mensagem do Poder Executivo nº 014/2026, encaminhando o Projeto de Lei que AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS ADICIONAIS AOS ÓRGÃOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em regime de Urgência.</t>
   </si>
   <si>
+    <t>5723</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5723/mensagem_015_2026.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo nº 015/2026, encaminhando o Projeto de Lei que ALTERA E INCLUI  DISPOSITIVOS AO ARTIGO 45 DA LEI MUNICIPAL Nº 4.056, DE 09 DE JANEIRO DE 2023, a fim de que o mesmo seja apreciado em regime de urgência.</t>
+  </si>
+  <si>
+    <t>5724</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5724/mensagem_016_2026.pdf</t>
+  </si>
+  <si>
+    <t>encaminhando o Projeto de Lei que INSTITUI NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ O INCENTIVO FISCAL DE ISS EM BENEFÍCIO DA PRODUÇÃO DE PROJETOS CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em regime de urgência.</t>
+  </si>
+  <si>
+    <t>5756</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5756/mensagem_017_2026.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo nº 017/2026, encaminhando o Projeto de Lei que REGULAMENTA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em regime de urgência.</t>
+  </si>
+  <si>
+    <t>5804</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5804/mensagem_019_2026.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo nº 019/2026, encaminhando o Projeto de Lei que DISPÕE SOBRE A CRIAÇÃO DA FUNDAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMTDOR - PROCON-ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em regime de urgência.</t>
+  </si>
+  <si>
+    <t>5805</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5805/mensagem_020_2026.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo nº 020/2026, encaminhando o Projeto de Lei que DENOMINA OFIALMENTE PRAÇA PÚBLICA NO BAIRRO JARDIM AMÉRICA, E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja aprec iado em regime de urgência.</t>
+  </si>
+  <si>
+    <t>5870</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5870/mensagem_022_2026.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo nº 022/2026, encaminhado o Projeto de Lei que PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2026, a fim de que o mesmo seja apreciado em regime de urgência.</t>
+  </si>
+  <si>
+    <t>5980</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5980/mensagem_024_2026.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo nº 024/2026, encaminhando o Projeto de Lei que DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CONECTA TRABALHO COMO PROJETO OFICIAL DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em regime de Urgência.</t>
+  </si>
+  <si>
+    <t>6044</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6044/mensagem_28-2026_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo n. 28/2026, encaminhando o Projeto de Lei que REVOGA A LEI Nº 4.325/2026 E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em regime de urgência.</t>
+  </si>
+  <si>
+    <t>6222</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo nº 030/2026, encaminhando o Projeto de Lei que DENOMINA OFICIALMENTE PRAÇA PÚBLICA NO BAIRRO CALIFÓRNIA, E DÁ OUTRAS PROVIDÊNCIAS, a fim de que o mesmo seja apreciado em Regime de Urgência.</t>
+  </si>
+  <si>
+    <t>6251</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6251/mensagem_033_2026.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem do Poder Executivo nº 033/2026, encaminhando o Projeto de Lei que ALTERA DISPOSITIVOS DA LEI Nº 4.333/2026, QUE DISPÕE SOBRE A CRIAÇÃO DA FUNDAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR – PROCON-ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS,  a fim de que o mesmo seja apreciado em regime de urgência.</t>
+  </si>
+  <si>
     <t>5390</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Guilherme Farias</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5390/mocao_do_rafael_de_farias_rocha_.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Rafael de Farias Rocha, Secretário Municipal de Ciência, Tecnologia, Inovação e Comunicação.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>Rachel Secundo</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5397/mocao_-_ana_paula_de_santa_maria_ribeiro.pdf</t>
@@ -366,332 +717,275 @@
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Yandro Luiz Teixeira Silva.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5428/mocao_turma_sonho_de_infancia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Turma Sonho de Infância.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5429/mocao_turma_pais_e_filhos.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Turma Pais e Filhos.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5447/requerimento_-_wendel_nego_bom.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Wendel Paulo Rodrigues.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5448/requerimento_-_lucilia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Lucília Gevu dos Santos.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Fabinho Taciano</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5449/requerimento_mocao_sergio_henrique_santiago_veiga.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao 2º Tenente da Polícia Militar do Estado do Rio de Janeiro, Sr. Sérgio Henrique Santiago Veiga.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5473/requerimento_henry_-_drica.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Atleta de Futebol Henry Campos Barbosa.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5476/mocao_turma_brotheirs_de_itaguai..pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Turma Brotheir’s de Itaguaí.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5477/requerimento_-_mocao_patricia_hiraocka.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Patrícia Hiraocka.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5495/requerimentos_de_mocao_-_junior_da_vera_.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Malem da Silva Tinoco, conhecido como Júnior da Vera.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5496/mocao_-marcia_cristina_soares_dulce.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Márcia Cristina Soares Dulce.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5514/02_-_mocao_de_congratulacoes_e_elogios_wesley_ferreira_moraes_viana.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Wesley Ferreira Moraes Viana.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5515/01_-_mocao_de_congratulacoes_e_elogios_cb_pm_joao_gabriel_pereira_de_freitas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao CB PM, Sr. João Gabriel Pereira de Freitas.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5531/thais_ribeiro_correa_pinto.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Thaís Ribeiro Corrêa Pinto.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5534/ingrid_carvalho_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Ingrid Carvalho Costa.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5535/mocao_-_ronaldo_jose_vaz_filho.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Ronaldo José Vaz Filho.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5536/mocao_-_antonio_carlos_pires_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Antônio Carlos Pires da Conceição.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5548/mocao_-_izabel_farias.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Izabel Farias.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5549/requerimento_mocao_claudio_marcelo__de_lima_lopes.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao 2º Sargento da Polícia Militar do Estado do Rio de Janeiro, Sr. Claudio Marcelo de Lima Lopes.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5550/dayana_ferreira_fernandes_grifo.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Dayana Ferreira Fernandes Grifo.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5551/maria_das_gracas_pimenta_barbosa_de_oliviera.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Maria das Graças Pimenta Barbosa de Oliveira.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5571/requerimento_-_thalles_silva_aguilar_de_souza.docx.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Thalles Silva Aguilar de Souza.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5572/requerimento_-_alana_dos_santos_escarani.docx.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Alana dos Santos Escarani.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5603/mocao_nicoly.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à SD Fuzileiro Naval – NIP 25.1202.47, Sra. Nicoly de Oliveira Fonseca Paloquine Heinsen.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Noel da SOS</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5605/mocao_yago_rocha.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Yago Jesus Cicarino Rocha.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5613/francisco_carlos_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Francisco Carlos da Silva.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5614/cristiano_de_assis_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Cristiano de Assis Silva.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5619/03_-_mocao_de_congratulacoes_e_elogios_a_dra._roselidia_de_jesus.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Dra. Roselidia de Jesus Cabral.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5620/04_-_mocao_de_congratulacoes_e_elogios_ao_sr._raimundo_torquato.pdf</t>
@@ -831,60 +1125,1290 @@
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5685/sandro_caetano.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios ao Sr. Sandro Caetano Corrêa.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5695/espelho_deyse.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Elogios à Sra. Deisy Santana de Moraes.</t>
   </si>
   <si>
+    <t>5698</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5698/mocao_juliana_atualizada.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Juliana Elita de Oliveira Amaral.</t>
+  </si>
+  <si>
+    <t>5702</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5702/juliana_lima_de_jesus_avidez.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Juliana Lima de Jesus Avidez.</t>
+  </si>
+  <si>
+    <t>5703</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5703/midia_carvalcante_de_lima_alves.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Midiã Cavalcante de Lima Alves.</t>
+  </si>
+  <si>
+    <t>5727</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5727/req._53.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Maria dos Prazeres Vieira Lins.</t>
+  </si>
+  <si>
+    <t>5728</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5728/req._54.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Bruna Elisa Siqueira Santos Amaral.</t>
+  </si>
+  <si>
+    <t>5733</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5733/mocao_-_dra._patricia_christiane_afonso_dantas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Patricia Christiane Afonso Dantas.</t>
+  </si>
+  <si>
+    <t>5734</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5734/mocao_-_maria_fabiana_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Maria Fabiana da Silva.</t>
+  </si>
+  <si>
+    <t>5747</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5747/09_-_mocao_de_congratulacoes_e_elogios_a_sra._neuza_alexandrino_motta_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Neuza Alexandrino Motta da Silva.</t>
+  </si>
+  <si>
+    <t>5748</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5748/08_-_mocao_de_congratulacoes_e_elogios_a_sra.__eliane_de_albuquerque_pineiro.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Eliane de Albuquerque Pineiro.</t>
+  </si>
+  <si>
+    <t>5763</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5763/mocao_-_emanuele_costa_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Emanuele Costa Lopes.</t>
+  </si>
+  <si>
+    <t>5776</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5776/10_-_mocao_de_congratulacoes_e_elogios_a_sr._leonardo_da_silva_gomes.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Leonardo da Silva Gomes.</t>
+  </si>
+  <si>
+    <t>5801</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5801/11_-_mocao_de_congratulacoes_e_elogios_a_sra._dra._mayara_barbosa_mello.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Mayara Barbosa Mello.</t>
+  </si>
+  <si>
+    <t>5808</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5808/12_-_mocao_de_congratulacoes_e_elogios_a_sra._gabriela_mourisco.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Gabriela Mourisco.</t>
+  </si>
+  <si>
+    <t>5806</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5806/mocao_-_sr._lucas_assad_nakano.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Lucas Assad Nakano.</t>
+  </si>
+  <si>
+    <t>5807</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5807/mocao_-_ricardo_leal_da_costa.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Ricardo Leal da Costa.</t>
+  </si>
+  <si>
+    <t>5812</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5812/requerimento_mocao_vitor_andrade.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Vítor Luiz de Andrade.</t>
+  </si>
+  <si>
+    <t>5819</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5819/14_-_mocao_de_congratulacoes_e_elogios_a_sra._daniella_ciriaco_santos.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Daniella Ciriaco Santos.</t>
+  </si>
+  <si>
+    <t>5820</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5820/13_-_mocao_de_congratulacoes_e_elogios_a_sro._juan_cesar_de_oliveira_leite.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Juan Cesar de Oliveira Leite.</t>
+  </si>
+  <si>
+    <t>5831</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5831/requerimento_mocao_jose_gomes_vo_sena.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. José Gomes.</t>
+  </si>
+  <si>
+    <t>5842</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Alex Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5842/mocao_0022026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Nivea Marion Dantas Petersen de Sá, Policial Penal desde 2010.</t>
+  </si>
+  <si>
+    <t>5843</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5843/mocao_0012026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Rodrigo Pimenta de Matos Policial Penal e Subdiretor de Unidades Prisionais.</t>
+  </si>
+  <si>
+    <t>5848</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5848/15_-_mocao_de_congratulacoes_e_elogios_a_sra._paola_trani.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Paola Trani.</t>
+  </si>
+  <si>
+    <t>5849</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Paty Bumerangue</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5849/manoel_adelino.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Manoel Adelino Lemos Filho.</t>
+  </si>
+  <si>
+    <t>5864</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5864/mocao_cassia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações Elogios à Sra. Cássia Regina Ramos da Silva.</t>
+  </si>
+  <si>
+    <t>5865</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5865/mocao_elisangela.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Elisangela Tobias da Silva Lameira.</t>
+  </si>
+  <si>
+    <t>5886</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5886/monique_e_thiago.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios aos Srs. Monique e Thiago Ferreira.</t>
+  </si>
+  <si>
+    <t>5897</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5897/16_-_mocao_de_congratulacoes_e_elogios_a_sra._adriana_de_campos_gomes.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Adriana de Campos Gomes.</t>
+  </si>
+  <si>
+    <t>5912</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5912/lilian_kelly_amaral_de_souza_eugenio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Lilian Kelly Amaral de Souza Eugênio.</t>
+  </si>
+  <si>
+    <t>5933</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5933/ilonia_maria_de_miranda_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra.  Ilônia Márcia de Miranda Paulo.</t>
+  </si>
+  <si>
+    <t>5928</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5928/17_-_mocao_de_congratulacoes_e_elogios_a_sra._jaffiny_marcelle_de_oliveira_dos_santos.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Jaffiny Marcelle de Oliveira dos Santos.</t>
+  </si>
+  <si>
+    <t>5927</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5927/18_-_mocao_de_congratulacoes_e_elogios_a_sra._anielle_lanode_do_amaral.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Anielle Lanode do Amaral.</t>
+  </si>
+  <si>
+    <t>5929</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5929/requerimento_mocao_habib.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Jorge Luiz Habib, Desembargador do Tribunal de Justiça do Estado do Rio de Janeiro.</t>
+  </si>
+  <si>
+    <t>5940</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5940/mocao_005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Luíz Gustavo Marinho Gomes.</t>
+  </si>
+  <si>
+    <t>5943</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5943/3-_mocao_de_congratulacoes_e_elogios_a_joao_viana_de_novaes.docx</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. João Viana de Novaes.</t>
+  </si>
+  <si>
+    <t>5944</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5944/1-_mocao_de_congratulacoes_e_elogios_a_dra._lhuba_batuli.docx</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Lhuba Batuli.</t>
+  </si>
+  <si>
+    <t>5978</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5978/19_-_mocao_de_congratulacoes_e_elogios_a_sra._victoria_silva_henrique.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Victória Silva Henrique.</t>
+  </si>
+  <si>
+    <t>5982</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5982/20_-_mocao_de_congratulacoes_e_elogios_a_sra._sra_rosangela_viana_raimundo.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Rosângela Viana Raimundo.</t>
+  </si>
+  <si>
+    <t>5952</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5952/mocao_-_raphael_saraiva_e_silva_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Raphael Saraiva e Silva Lopes.</t>
+  </si>
+  <si>
+    <t>5951</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5951/mocao_-_camila_pontes_soares.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Camila Pontes Soares.</t>
+  </si>
+  <si>
+    <t>5956</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5956/keila_alves_sigueira..docx</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Keila Alves Siqueira.</t>
+  </si>
+  <si>
+    <t>5955</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5955/roseneia_faria_godinho.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Roseneia Faria Godinho.</t>
+  </si>
+  <si>
+    <t>5979</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5979/mocao_tatiana_alves.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Tatiana Alves Silva.</t>
+  </si>
+  <si>
+    <t>5945</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5945/mocao_kiwa.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Marcelo de Jesus Nunes.</t>
+  </si>
+  <si>
+    <t>5987</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5987/21_-_mocao_de_congratulacoes_e_elogios_a_sro._lincoln_lima_gomes.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Lincoln Lima Gomes.</t>
+  </si>
+  <si>
+    <t>5988</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5988/23_-_mocao_de_congratulacoes_e_elogios_a_sra._luana_regina_pontes_de_lima.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Luana Regina Pontes de Lima.</t>
+  </si>
+  <si>
+    <t>5997</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5997/mocao_paula_cristina_.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Paula Cristina Elidia Machado Ribeiro.</t>
+  </si>
+  <si>
+    <t>6010</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6010/2-_mocao_de_congratulacoes_e_elogios_a_empresa_bestphone_celulares.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Empresa Bestphone Celulares e Assistência Ltda.</t>
+  </si>
+  <si>
+    <t>6011</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6011/4-_mocao_de_congratulacoes_e_elogios_a_empresa_mouracell.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Empresa MouraCell Celulares e Assistência.</t>
+  </si>
+  <si>
+    <t>6014</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6014/requerimento_mocao_eliana.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Eliana de Araújo Leite Costa.</t>
+  </si>
+  <si>
+    <t>6029</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6029/roberta_ramalho.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Roberta Ramalho.</t>
+  </si>
+  <si>
+    <t>6030</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6030/ilma_pereira_de_mello.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Ilma Pereira de Mello.</t>
+  </si>
+  <si>
+    <t>6031</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6031/24_-_mocao_de_congratulacoes_e_elogios_a_sra_claudia_neves_teixeira.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Claudia Neves Teixeira.</t>
+  </si>
+  <si>
+    <t>6035</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6035/25_-_mocao_de_congratulacoes_e_elogios_a_sra._roberta_lopes_da_silva_.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Roberta Lopes da Silva.</t>
+  </si>
+  <si>
+    <t>6032</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6032/22_-_mocao_de_congratulacoes_e_elogios_a_sra.__juliana_rosa_correa.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Juliana Rosa Corrêa.</t>
+  </si>
+  <si>
+    <t>6055</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6055/26_-_mocao_de_congratulacoes_e_elogios_a_sra._karoline_brandao.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Karoline Brandão.</t>
+  </si>
+  <si>
+    <t>6058</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6058/5_-_mocao_de_congratulacoes_e_elogios_a_sr_felipe_-_la_filiara.docx</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Felipe de Castro Souzedo Oliveira.</t>
+  </si>
+  <si>
+    <t>6062</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6062/mocao_-_dr_carlos_eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Dr. Carlos Eduardo Ferreira Gonçalves.</t>
+  </si>
+  <si>
+    <t>6091</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6091/31_-_mocao_de_congratulacoes_e_elogios_a_sra._silvia_leticia_mello_da_silva.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Silvia Letícia Mello da Silva.</t>
+  </si>
+  <si>
+    <t>6092</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6092/34_-_mocao_de_congratulacoes_e_elogios_ao_sr._lincoln_pinheiro_da_costa.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Lincoln Pinheiro da Costa.</t>
+  </si>
+  <si>
+    <t>6093</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6093/requerimento_mocao_jardel.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao 1º Sargento da Polícia Militar do Estado do Rio de Janeiro, Sr. Jardel Marcio de Souza.</t>
+  </si>
+  <si>
+    <t>6094</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6094/requerimento_mocao_alexander.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratuações e Elogios ao Sr. Alexander Silva Macedo.</t>
+  </si>
+  <si>
+    <t>6095</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6095/waldemira_machado_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Waldemira Machado de Oliveira.</t>
+  </si>
+  <si>
+    <t>6096</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6096/jose_adelino_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. José Adelino Pereira da Silva.</t>
+  </si>
+  <si>
+    <t>6102</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>Zé Domingos</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6102/solicitando_mocao_de_congrtulacoes_e_elogios_ao_dr._jose_marcio_soares_gourlat_portugal.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Dr. José Márcio Soares Gourlat Portugal.</t>
+  </si>
+  <si>
+    <t>6103</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6103/mocao_de_congratulacoes_e_elogios_ao_dr._marcelo_maio_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Dr. Marcelo Maio Rodrigues.</t>
+  </si>
+  <si>
+    <t>6125</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6125/6_-_mocao_de_congratulacoes_e_elogios_a_sr_reyler_raphael_alves_de_souza_junior.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Reyler Raphael Alves de Souza Junior.</t>
+  </si>
+  <si>
+    <t>6126</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6126/7_-_mocao_de_congratulacoes_e_elogios_a_sr_alexandre_monte_cerqueira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Alexandre Monte Cerqueira.</t>
+  </si>
+  <si>
+    <t>6129</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6129/mocao_de_congratulacoes_e_elogios_ao_dr._paulo_eduardo_figueiredo_aguiar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Dr. Paulo Eduardo Figueiredo de Aguiar.</t>
+  </si>
+  <si>
+    <t>6130</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6130/mocao_de_congratulacoes_e_elogios_ao_dr._vinicius_coutinho_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Dr. Vinicius Coutinho dos Santos.</t>
+  </si>
+  <si>
+    <t>6133</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6133/wallace_fraklin_da_silva_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Wallace Franklin da Silva Rodrigues.</t>
+  </si>
+  <si>
+    <t>6134</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6134/mocao_margarida.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Margarida Rocha de Oliveira Francisco.</t>
+  </si>
+  <si>
+    <t>6135</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6135/mocao_ihuba.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Lhuba Fernanda Stanescon Batuli Mouchalouat.</t>
+  </si>
+  <si>
+    <t>6151</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6151/mocao_-_grupo_de_danca_a1evel_crew.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao grupo A1EVEL Crew.</t>
+  </si>
+  <si>
+    <t>6152</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6152/mocao_-_dra._camilla_kyanne_pinheiro_lamoco.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Camilla Kyanne Pinheiro Lamoço.</t>
+  </si>
+  <si>
+    <t>6153</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6153/requerimento_mocao_cariem.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Oficial de Polícia Civil do Estado do Rio de Janeiro, Sra. Cariem Batista Lima Costa.</t>
+  </si>
+  <si>
+    <t>6154</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6154/requerimento_mocao_rafael_avisk.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Oficial de Polícia Civil do Estado do Rio de Janeiro, Sr. Rafael Silva Avisk Barbosa.</t>
+  </si>
+  <si>
+    <t>6159</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6159/requerimento_mocao_elias.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Elias Garcia de Oliveira.</t>
+  </si>
+  <si>
+    <t>6160</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6160/requerimento_mocao_roberto_cerqueira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Roberto Cerqueira de Azevedo.</t>
+  </si>
+  <si>
+    <t>6163</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6163/8_-_mocao_de_congratulacoes_e_elogios_a_sr_rogerio_rodrigues_de_sousa.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Rogério Rodrigues de Sousa.</t>
+  </si>
+  <si>
+    <t>6164</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6164/mocao_-_dra._juliana_porto_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Juliana Porto de Lima.</t>
+  </si>
+  <si>
+    <t>6165</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6165/mocao_de_congratulacoes_e_elogios_a_dra_daianne_coutinho_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Daianne Coutinho dos Santos.</t>
+  </si>
+  <si>
+    <t>6166</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6166/mocao_de_congratulacoes_e_elogios_ao_dr._atilla_haddad_crelier.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Dr. Atíla Haddad Crelier.</t>
+  </si>
+  <si>
+    <t>6169</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6169/mocao_enfrmeira_rfejane.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Deputada Federal Rejane de Almeida.</t>
+  </si>
+  <si>
+    <t>6193</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6193/38_-_mocao_de_congratulacoes_e_elogios_ao_sr._marcelo_alves_oliveira_.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Marcelo Alves Oliveira.</t>
+  </si>
+  <si>
+    <t>6194</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6194/28_-_mocao_de_congratulacoes_e_elogios_a_sra._ana_cristina_belmonte_lima_pinha.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Ana Cristina Belmonte.</t>
+  </si>
+  <si>
+    <t>6199</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6199/mocao_0062026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Grupo Leal Contabilidade.</t>
+  </si>
+  <si>
+    <t>6200</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6200/mocao_0072026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Grupo Ide Bike.</t>
+  </si>
+  <si>
+    <t>6202</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6202/mocao_tome.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. José Antônio Tomé Ribeiro.</t>
+  </si>
+  <si>
+    <t>6201</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6201/mocao_debora.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Débora Sousa Vasconcelos.</t>
+  </si>
+  <si>
+    <t>6213</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6213/mocao_ao_secretario_roberto_lucio_espolador_guimaraes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Exmo. Sr. Roberto Lúcio Espolador Guimarães, Secretário Municipal de Segurança Pública, Trânsito e Defesa Civil.</t>
+  </si>
+  <si>
+    <t>6214</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6214/mocao_ao_sr._luis_roberto_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios  ao Sr. Luís Roberto Jesus, Ex Vereador de Itaguaí.</t>
+  </si>
+  <si>
+    <t>6215</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6215/dra.bruna_angelica_da_paixao_cordeiro.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Bruna Angélica da Paixão Cordeiro.</t>
+  </si>
+  <si>
+    <t>6216</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6216/sr.manoel_ribeiro_neto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Manoel Ribeiro Neto.</t>
+  </si>
+  <si>
+    <t>6219</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6219/mocao_andinho_dj.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Wanderson Cezar de Oliveira.</t>
+  </si>
+  <si>
+    <t>6238</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6238/9_-_mocao_de_congratulacoes_e_elogios_a_sra_suzana_viana_da_silva_silveira.docx</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Suzana Viana da Silva Silveira.</t>
+  </si>
+  <si>
+    <t>6254</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6254/mocao_bamita.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Banda Municipal de Itaguaí – BAMITA.</t>
+  </si>
+  <si>
+    <t>6258</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6258/mocao_robens.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Sr. Robens Fonseca Pedrosa Junior.</t>
+  </si>
+  <si>
+    <t>6271</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6271/mocao_0082026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Larissa Rosendo Costa.</t>
+  </si>
+  <si>
+    <t>6272</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6272/mocao_cafe_com_proposito.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios ao Projeto Café com Propósito, promovido pelo Centro Evangélico de Estudos Sociais e Políticos.</t>
+  </si>
+  <si>
+    <t>6273</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6273/mocao_assiciacao_batista_verdes_mares_.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Associação Batista Verdes Mares.</t>
+  </si>
+  <si>
+    <t>6274</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6274/40_-_mocao_de_congratulacoes_e_elogios_a_sra._amanda_brollo.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Sra. Amanda Cirillo Brollo.</t>
+  </si>
+  <si>
+    <t>6275</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6275/39_-_mocao_de_congratulacoes_e_elogios_a_sra._agramara_andrade_agra_illa_lopes.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Elogios à Dra. Agramara Andrade Agra Illa Lopes.</t>
+  </si>
+  <si>
     <t>5386</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alex Alves</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_0022026.pdf</t>
   </si>
   <si>
     <t>Solicitando a Criação de um Centro Municipal de Imagem.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_0012026.pdf</t>
   </si>
   <si>
     <t>Solicitando a Criação de um Centro de Hemodiálise Municipal, com capacidade de atendimento de 150 à 200 pacientes.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5388/manutencao_asfaltica_coroa_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando em caráter de urgência manutenção asfáltica na Rua Alencastro Guimarães, bairro _x000D_
 Coroa Grande.</t>
@@ -898,90 +2422,84 @@
   <si>
     <t>Solicitando a reforma do ESF Brisamar.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5391/reparo_asfaltico_odnit_maia.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a manutenção asfáltica, na Rua Equador, ao lado da USF Odnit Maia, bairro Jardim América.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_guilherme.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja Implantado Box Fixo para os Ambulantes que Trabalham na Praça Vicente Cicarino e na Rua Moisés Abraão, ao lado da Caixa Econômica Federal, no Centro de Itaguaí.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
-    <t>Paty Bumerangue</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza do Valão às margens da Av. São Francisco Xavier, em toda sua extensão, iniciando no bairro Monte Serrat.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja retomado o Projeto de Equoterapia em nosso Município, previsto na Lei 3.506/2017, com a finalidade de atender às necessidades das pessoas com deficiência ou a sua reabilitação.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5395/cras_coroa_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um Centro de Referência de Assistência Social (CRAS) no bairro Coroa Grande.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5396/indicacao_2026_-_campanha_permanente_de_diu.pdf</t>
   </si>
   <si>
     <t>Solicitando a Campanha Permanente de informação, orientação e conscientização sobre o Dispositivo Intrauterino (DIU), bem como ampliar e fortalecer a oferta de sua inserção na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>5399</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zé Domingos</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5399/rocada_no_campo_de_futebol_manuel_mateus-_bairro_leandro.pdf</t>
   </si>
   <si>
     <t>Solicitando roçada no Campo de Futebol Manoel Mateus, localizado no bairro Leandro.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5400/rocada_na_estrada_do_mazomba_no_bairro_leandro.pdf</t>
   </si>
   <si>
     <t>Solicitando roçada na Estrada do Mazomba, no bairro Leandro.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5404/indicacao_0032026.pdf</t>
   </si>
   <si>
     <t>Solicitando atenção especial quanto a distribuição de Medicamentos Especiais, feito pela Rio Farmes  no âmbito do Município.</t>
   </si>
@@ -1294,1231 +2812,931 @@
   <si>
     <t>Solicitando a troca de Manilhas na Rua Iracema de Alencar, altura da Quadra 66, do Lote 34 ao 36, no bairro Engenho.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_0082026.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do Campo e construção de vestiários, no bairro Chaperó, Gleba C.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5452/retirda_de_galhos_e_entulhos.pdf</t>
   </si>
   <si>
     <t>Solicitando em caráter de urgência ,retirada de galhos e entulhos da Rua Wesley Martins Arcanjo nº 38, no bairro Chaperó.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5453/fornecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicitando em caráter de urgência, extensão da rede de fornecimento de água por toda Rua Transversal, nº 23 (Próximo à MRS Logística), no bairro Brisamar.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5454/transporte_escolar_rua_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão da rota escolar às Ruas Rio Grande do Sul, Geremoabo e Mato Grosso, no bairro do Amendoeira.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicitando a criação de um retorno para o sentido Coroa Grande, embaixo do Viaduto da Nuclep, bairro Brisamar.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5456/implantacao_de_ciclovia.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de ciclovia em toda a extensão da Av. Prefeito Cavalcante, em paralelo à linha férrea.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5457/tapa_buraco_california.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada operação tapa buraco na Rua Nossa Senhora das Graças, número 405, bairro Califórnia.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5458/indicacao_-__nucleo_apoio_tea.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito estudo de viabilidade para criação de um Núcleo de Apoio à Inclusão de Alunos com TEA nas unidades escolares.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5459/indicacao_-_praca_vila_margarida.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito estudo de viabilidade para criação de uma praça com quadra poliesportiva na Rua Alzira Feital, aparelhos para ginástica e rampa de skate que atenda o bairro de Vila Margarida.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_84-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado tapa buracos e limpeza do valão, na Rua José Pinto, em toda sua extensão, localizada no bairro Engenho.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5461/indicacao_86-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a troca de manilhas e recuperação asfáltica na Rua Canadá Oeste, localizada no bairro Jardim América.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>59</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5462/centro_municipal_de_ortopedia.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um Centro Municipal de Ortopedia.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5463/revitalizacao_da_praca_jose_luzia_-_gleba_a_-_chapero.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da Praça José Luzia de Sousa, situada na Gleba A, no bairro Chaperó.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5464/analise_de_possibildade_de_instac.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade para instalação de um gerador de energia no Abrigo Casa Lar do Idoso Anézia de Aguiar, na Rua Adalgisa Lemos, nº 383, no bairro Vila Geni.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5465/dessassoreamento_de_canal_na_rua_helena.pdf</t>
   </si>
   <si>
     <t>Solicitando o desassoreamento do Canal localizado na Rua Helena Galliaço Prata, no bairro Santa Cândida.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5466/indicacao_bairro_leandro.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma Praça pública na Estrada do Mazomba, ao lado do Posto de Saúde no bairro Leandro, com equipamentos de ginástica, quadra poliesportiva e brinquedos infantis.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5467/indicacao_bairro_vila_margarida.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma Praça pública na Rua Ivo Ciuffo Cicarino, no bairro Vila Margarida, com equipamentos de ginástica, quadra poliesportiva e brinquedos infantis.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5468/006-26_limpeza_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a limpeza de bueiros na Rua Padre Cézare Vegezze, próximo ao número 165.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
-    <t>66</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5469/005-26_limpeza_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a limpeza de bueiros na Avenida Ary Parreiras.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5474/indicacao_0092026.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do campo e construção de vestiário no bairro Mazomba.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5475/indicacao_0102026.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da Orla e do Píer da Ilha da Madeira, localizado na Rua Miguel Corrêa.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicitando limpeza e roçada por toda a extensão da Rua Aladim Maia de Andrade, bairro Coroa Grande.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicitando a troca de lâmpadas queimadas na Rua Aladim Maia de Andrade, esquina com a Rua Onze, bairro Coroa Grande.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_-_conscientizacao_e_combater_a_violencia_contra_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito a distribuição por meio de cartilha, a fim de conscientizar e combater a violência contra mulher em departamentos públicos e setores privados.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_-_implentacao_lei_15.284.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a implementação da Lei 15.284, de 18 de dezembro de 2025, que Assegura o exame de mamografia gratuito pelo Sistema Único de Saúde (SUS) para mulheres a partir dos 40 anos de idade, sancionada pelo Governo Federal.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5498/indicacao_99-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada pavimentação asfáltica na Rua Dr. Lucio de Souza Carvalho e Rua Nair Alves Cortinovis, localizadas bairro Coroa Grande.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>74</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5499/indicacao_98-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada pavimentação asfáltica na Rua Sebastião Bruno de Oliveira, antiga Rua Antônio Martins, localizada no bairro Coroa Grande.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>75</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5484/indicacao_no_bairro_vila_margarida.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçada por toda extensão na Rua José Lourenço, bairro Vila Margarida.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5485/indicacao_no_bairro_ibirapitanga.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçada por toda extensão da Rua Miguel Couto, localizada no bairro Ibirapitanga.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>77</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5486/indicacao_entulhos.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada de entulhos na Rua Almirante Barroso, próximo ao número 165, (em frente à igreja evangélica Assembléia de Deus), bairro Parque Paraíso.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>78</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5487/indicacao_tapa_entulhos.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada operação tapa buraco na Rua Leopoldo Geyer, no bairro Somel, próximo a igreja Ceo).</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>79</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5488/programa_horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação e implementação do Programa Horta Comunitária, no município de Itaguaí.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5489/indicacao_-_revitalizacao_da_praca_do_skate.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da Praça do Skate, situada na Gleba A, bairro Chaperó, incluindo a instalação de brinquedos, academia ao ar livre e a reforma da quadra e da pista de skate.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5490/indicacao_f._rocha.pdf</t>
   </si>
   <si>
     <t>Solicitando em caráter de urgência a troca de manilhas em frente ao nº 1.371, no bairro Engenho.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>82</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5491/indicacao_f._rocha.pdf</t>
   </si>
   <si>
     <t>Solicitando em caráter de urgência, que seja colocado 2 (dois) redutores de velocidade, na Rua Mário Higino, altura do n º662 (entre a igreja Católica e a igreja Batista), no bairro Piranema.</t>
   </si>
   <si>
     <t>5492</t>
-  </si>
-[...1 lines deleted...]
-    <t>83</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5492/servico_de_limpeza_e_rocagem..pdf</t>
   </si>
   <si>
     <t>Solicitando serviço de limpeza e roçagem em toda a extensão da Rua Décio Muniz, trecho que se inicia no fim da Rua 13 na gleba A até a Praça Céu, _x000D_
 localizada na Gleba B, no bairro Chaperó.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicitando serviços de limpeza e Desassoreamento de bueiro com caminhão Vacoll, no bueiro localizado Rua Décio Muniz, no início da Rua 12 de julho na Gleba B, no bairro Chaperó.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5482/indicacao_88-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando reparo na Iluminação pública da Rua Presidente Vargas, do nº 386 ao 428, dentre outros pontos da mesma Rua, localizada no bairro Centro.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>88</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5483/indicacao_87-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando reparo na iluminação pública em toda extensão da Rua Seis (Rua do Rio Cai Tudo) localizada no bairro Chaperó.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>89</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5516/indicacao_0112026.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criada a Casa do Curativo e Lesões em nosso Município.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>90</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5530/indicacao_-_rio_cacao.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada limpeza e dragagem do Rio Cação, na altura da Avenida Arapucáia beirando o Rio Mazomba, localizado no bairro Brisamar.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
-    <t>91</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5518/praca_komeketo.pdf</t>
   </si>
   <si>
     <t>Solicitando em caráter de urgência, a reforma e revitalização da Praça Komeketo, localizada na Orla do bairro Coroa Grande com (calçamento, bancos, quadra esportiva, brinquedos, aparelhos de ginástica e iluminação).</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>92</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5519/cras_brisamar.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção do CRAS, localizado na Rua Soldado Luiz Mendonça Santos, bairro Brisamar.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>93</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5520/012-26_asfaltamento.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado o asfaltamento por toda extensão da Avenida Brisamar.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
-    <t>94</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5521/011-26_limpeza_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a limpeza de bueiros na Rua Maria Soares da Silva, bairro Parque Paraíso.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>95</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5522/02_-_revitalizacao_do_campo_localizado_entre_a_rua_madressilva.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade para revitalização do campo localizado entre a Rua Madressilva, nas proximidades do nº 100, no bairro Parque Primavera.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>96</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5523/01_-_consultorio_odontologico_movel_itinerante.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudo de viabilidade para implantação de Consultório Odontológico Móvel Itinerante.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>97</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5524/indicacao_2026_-_farmacia_na_ubs_gleba_a.docx</t>
   </si>
   <si>
     <t>Solicitando a implantação de Farmácia na UBS Gleba A, no bairro Chaperó.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>98</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5525/acolhe-rj.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um Ambulatório do ACOLHE-RJ, Programa de Prevenção a Gravidez Não Planejada, em parceria com o Governo do Estado do Rio de Janeiro, através da Secretaria de Estado de Saúde.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>99</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5526/recapeamento_em_torno_do_abrigo_casa_lar.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento asfáltico em torno do abrigo Casa Lar do Idoso Anézia de Aguiar Rua Adalgisa Lemos, nº 383, bairro Vila Geny.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5527/faixa_de_pedestre_cemes.pdf</t>
   </si>
   <si>
     <t>Solicitando o estudo de viabilidade para inclusão de uma faixa de pedestre em frente ao CEMES (Centro Municipal de Especialidade) na Rua Dr. Curvelo Cavalcante, bairro Engenho.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>101</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5532/limpeza_e_rocada_no_engenho_itaguai.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçada por toda extensão da Rua Barão do Rio Branco , bairro Engenho.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>102</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5533/conserto_ou_substituicao_de_manilha_no_bairro_parque__primavera.pdf</t>
   </si>
   <si>
     <t>Solicitando conserto ou substituição de manilha na Rua Manacá , altura do lote 38, Quadra 07, localizada no bairro Parque Primavera.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
-    <t>103</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5604/indicacao_-_caminhao_vacuo.pdf.pdf</t>
   </si>
   <si>
     <t>Solicitando desentupimento de esgoto com utilização de caminhão Vácuo, na Rua Ezequiel dos Santos nº 40, no bairro Amendoeira.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>104</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5552/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Solicitando a desobstrução de toda a rede de esgoto da Rua México (esquina com a Rua Costa Rica), no bairro Jardim América.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>105</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5553/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de uma Clínica de Saúde Especial para os Idosos, no município de Itaguaí.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>106</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5554/rocada_rua_madre_cabrini.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçada de mato em toda extensão da Rua Madre Cabrini, bairro Vila Geni.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>107</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5555/rocada.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçada de mato em toda extensão da Av. Monteiro Lobado, bairro Vila Geni.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>108</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5556/troca_de_manilhas_alziral_feital.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a troca de manilhas na Rua Alzira Feital com a Júlio Verner, bairro Vila Margarida.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>109</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5557/rua_vinte_e_sete_brisamar.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a limpeza e desassoreamento das  bocas de lobo, com o auxílio do caminhão vacall, por toda extensão da Rua Vinte e Sete, entre as Ruas Praia da Salina e Transversal Trinta e Quatro, localizada no bairro Brisamar.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>110</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5558/indicacao_97-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando  estudo de viabilidade afim de fomentar o evento denominado Expo Saúde, no mês de maio, evento este que já consta em nosso Calendário Anual de Eventos, Lei nº 4.224/2025.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
-    <t>111</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5559/indicacao_94-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando  limpeza e roçada na Rua Barão de Mauá, localizada no bairro Coroa Grande.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>112</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5560/fornecimento_de_anticoncepcionais.pdf</t>
   </si>
   <si>
     <t>Solicitando o fornecimento de anticoncepcionais em pílulas e injetáveis, com prescrição médica e disponibilizados pelo SUS, em todas as Unidades Básicas de Saúde (UBSs) e Estrátégias de Saúde da Família (ESFs) do município de Itaguaí.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>113</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5561/mamografo_movel.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas as providências necessárias para disponibilidade e atendimento do Mamógrafo Móvel, programa da Secretaria do Estado de Saúde, no município de Itaguaí.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
-    <t>114</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5562/cacamba_no_abrigo.pdf</t>
   </si>
   <si>
     <t>Solicitando uma caçamba de lixo ao lado do Abrigo Casa Lar do Idoso Anézia de Aguiar, na Rua Adalgisa Lemos nº 383, no bairro Vila Geni.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
-    <t>115</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5563/cacamba_escola_amauri_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando uma caçamba de lixo em frente a Escola Municipal Amauri Ferreira, na Rua Guilherme Serrano s/nº, no bairro Vila Geni.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
-    <t>116</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5567/limpeza_e_rocada_na_rua_sebastiao_libralesco_bairro_engenho.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçada na Rua Sebastião Libralesco, no bairro do Engenho.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>117</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5568/manutencao_e_reparo_de_esgoto_em_coroa_grande.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção e reparo na rede esgoto na Rua Cintia Costa LT 05, QD 02, no bairro Coroa Grande.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>118</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5569/00-_indicacao_-_creche_santa_candida.pdf</t>
   </si>
   <si>
     <t>Solicitando  estudo de viabilidade dos órgãos competentes para Criação de uma Creche no bairro Santa Cândida.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>119</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5573/indicacao_-_casa_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Solicitando Criação de uma Casa com serviços essenciais destinados à Terceira Idade.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>120</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5570/010-26_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado reparo de iluminação pública na Rua Massom Jaques, localizada no bairro Somel.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>121</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5597/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um Centro de Tratamento Oncológico dentro do nosso Município.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>122</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5598/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade da Prefeitura em oferecer aulas de Defesa Pessoal, assim como orientação pedagógica para mulheres com a intenção de prepara-las física e mentalmente em possíveis casos de agressão.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>123</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5599/recapeamento.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento asfáltico na Rua 12, próximo a Quadra 5, Lote 15, bairro Vila Geni.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
-    <t>124</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5600/recapeamento_leopoldo_geyer.pdf</t>
   </si>
   <si>
     <t>Solicitando o recapeamento asfáltico na Rua Leopoldo Geyer, próximo a Igreja Ministério Ceo, bairro Somel.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
-    <t>125</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5601/rua_nambuco_porte_preta.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a desobstrução e limpeza dos bueiros da Rua Nambuco, bairro Ponte Preta.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>126</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5602/rua_aloisio_aragao.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a manutenção asfáltica na Rua Aloísio Aragão Santos, bairro Brisamar.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
-    <t>127</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5607/indicacao_91-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade de Projeto para revitalização da Cachoeira do Itimirim, entrada pela Rua Vanilda Amorim, localizada no bairro Itimirim.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>128</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5608/indicacao_93-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e desassoreamento começando da Cachoeira do Itimirim, passando embaixo da Rodovia Rio Santos, seguindo até o Mar, localizada no bairro Itimirim e Coroa Grande.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>129</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5609/base_paa_agentes_de_transito_e_escola_de_transito.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de base para os Agentes de Trânsito e da Escola de Trânsito e Cidadania, em imóvel da Prefeitura de Itaguaí, que fica localizado na esquina da Avenida Deputado Octávio Cabral com a Rua Vivail da Silveira, antiga garagem da Expresso Mangaratiba, Bairro Santana.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>130</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5610/indicacao_2026_-_praca_lilas.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação da Praça Lilás no Município de Itaguaí, com o objetivo de criar um espaço público voltado à conscientização, prevenção e enfrentamento à violência contra a mulher, bem como à promoção da igualdade de gênero e valorização dos direitos femininos.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>131</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5611/desassoreamento_do_canal_rua_castro_alves.pdf</t>
   </si>
   <si>
     <t>Solicitando o desassoreamento do Canal na Rua Castro Alves, bairro Monte Serrat.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>132</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5612/limpeza_bairro_itingucu.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza com roçada em toda a extensão no bairro Itinguçu.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>133</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5615/solicitando_iluminacao_publica_no_bairro_monte_serrat.pdf</t>
   </si>
   <si>
     <t>Solicitando reparo na Iluminação Pública na Rua Valdir Ribeiro de Novaes, em frente ao nº 249, bairro Monte Serrat.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>134</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5616/solicitando_limpeza_e_rocada_no_bairro_somel.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçada na Rodovia Rio Santos nº 602, 02 (duas) Ruas antes do Hotel Charles, bairro Somel.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>135</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5617/poda_de_arvores_ciep_496.pdf</t>
   </si>
   <si>
     <t>Solicitando poda de árvores no Ciep 496 - Municipalizado Maestro Francisco Mignone , localizado na Rua Kaiser Abraão, no bairro Monte Serrat.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>136</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5618/reparo_e_manutencao_calcada_ciep_496.pdf</t>
   </si>
   <si>
     <t>Solicitando, em caráter de urgência, reparo e manutenção das calçadas do Ciep 496 - Municipalizado Maestro Francisco Mignone, localizado na Rua Kaiser Abraão, no bairro Monte Serrat.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>137</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5621/014-26_retirada_de_entulho.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada  a retirada de entulhos na Rua Beatriz Brandão (em frente ao nº 613), bairro Centro.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>138</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5622/017-26_capina_e_rocada.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada capina e roçada na Rua Osmar Medeiros, bairro Jardim América.</t>
   </si>
   <si>
     <t>5625</t>
-  </si>
-[...1 lines deleted...]
-    <t>139</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5625/03_-_indicacao_-_revitalizacao_e_reforma_da_ponte_da_mangueira_localizada_na_rua_ponte_preta_no_municipio_de_itaguai.docx.pdf</t>
   </si>
   <si>
     <t>Solicitando revitalização e reforma da Ponte da Mangueira, localizada na Rua Ponte Preta, no município de _x000D_
 Itaguaí.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
-    <t>140</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5626/02_-_indicacao_-_implantacao_de_prioridade_no_atendimento_psicologico_e_na_realizacao_de_cirurgias.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade para a implantação de prioridade no atendimento psicológico e na realização de cirurgias reparadoras pelo Sistema Único de Saúde (SUS) para mulheres vítimas de violência, no âmbito do município de Itaguaí.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>141</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5635/ind_22.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um novo ponto de táxi, próximo ao novo Supermercado Rio Sul, localizado na Av. Isoldackson Cruz de Brito - Vila Margarida, CEP: 23.825-840.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
-    <t>142</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5636/ind_19.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza do Valão do Guanabara, localizado no Centro da Cidade.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>143</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5637/doaco_de_cabelo.pdf</t>
   </si>
   <si>
     <t>Solicitando a Implantação e imediata execução da Lei Municipal nº 4.187/2024, que Institui a Campanha de Incentivo à Doação de Cabelo para Pessoas Carentes em Tratamento de Câncer.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>144</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5638/odontomovel_novo.pdf</t>
   </si>
   <si>
     <t>Solicitando a Implantação e imediata execução da Lei Municipal nº 3.997/2021, que Dispõe Sobre a Criação do "Programa Odonto-Móvel" no Município de Itaguaí.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>145</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5639/015-26_retirada_de_entulho.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada  a retirada de entulhos na Rua Coronel Costa Pereira (próximo ao nº 357), bairro Centro.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>146</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5640/013-26_capina_e_rocada.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada capina e roçada na Avenida Bahia (em frente a Creche Municipal Prof. Maria de Lurdes Souza Garcia), bairro Vila Ibirapitanga.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>147</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5641/indicacao_92-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização, manutenção e paisagismo da Rua Rosalina Gonçalves, localizada no bairro Itimirim.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>148</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5642/indicacao_100-2026.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e dragagem do Rio que passa ao lado do Condomínio Girassol, localizado bairro Chaperó.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>149</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5643/indicacao_2026_-_aplicativo_municipal_de_orientacao_e_enfrentamento_a_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>Solicitando a adoção de estudos e providências visando à implantação de um Aplicativo Municipal de Orientação e Enfrentamento à Violência contra a Mulher.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>150</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5644/indicacao_-__implantacao_do_bicicletario_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação do Bicicletário Municipal de Itaguaí, a fim de oferecer estacionamento transitório gratuito, seguro e eficiente para bicicletas.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
-    <t>151</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5645/maquina_patrol_mazomba.pdf</t>
   </si>
   <si>
     <t>Solicitando a passagem de máquina niveladora (Patrol) na Estrada do Mazomba até a CEDAE, localizada no bairro Mazomba.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5646/alambrado_area_da_expo.pdf</t>
   </si>
   <si>
     <t>Solicitando o estudo de viabilidade para colocação de alambrado em torno do Canal da Área da Expo, Estrada do Trapiche s/nº, bairro Centro.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5647/rua_domingos_felix_vidal.pdf</t>
@@ -2695,50 +3913,3261 @@
     <t>Solicitando limpeza com roçada na Escola Municipal Prefeito Otoni Rocha.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5693/limpeza_e_rocada_no_bairro_cantao.pdf</t>
   </si>
   <si>
     <t>Solicitando  limpeza e roçada na Rua Leila da Gama Figueira, localizada no bairro Cantão.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5694/solicitando_limpeza_e_rocada_no_bairro_amendoeira.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçada na Rua Capitulina Sereno da Silva, bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>5699</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5699/espelho_de_iluminacao_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a troca de lâmpadas na extensão da Rua Vereador Taurino Continho da Cruz.</t>
+  </si>
+  <si>
+    <t>5700</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5700/indicacao_glaucio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada o desentupimento de esgoto com utilização de caminhão Vácuo, Na Rua Paraíba 479, Quadra 15, bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>5720</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5720/indicacao_cras_itinerante_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que determine a realização de criação do Centro de Referência de Assistência Social – CRAS itinerante, visando ampliar o acesso e os serviços socioassistenciais nos bairros no município de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5705</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5705/04_-_implantacao_de_ponto_de_acolhimento_no_parque_municipa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de ponto de acolhimento no Parque Municipal, com vestiário, banheiro, apoio da Guarda Municipal, disponibilização de telefone e oferta de cuidados diários voltados às mulheres.</t>
+  </si>
+  <si>
+    <t>5706</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5706/jonas_costa_pereira_centro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado reparo na iluminação pública na altura do número 50, da Rua Jonas Costa Pereira, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5707</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5707/helio_de_abreu_dias_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a retirada de entulhos e limpeza da Rua Hélio de Abreu Dias, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5711</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5711/indicacao_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo na rede de esgoto da Rua Pirapora, nº 365, Condomínio Estrela do Céu, localizado no bairro Vista Alegre.</t>
+  </si>
+  <si>
+    <t>5712</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5712/indicacao_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de Ação Social, com atendimento dentário, atendimento médico e isenção de documentos no bairro Vista Alegre (Morro do Carvão).</t>
+  </si>
+  <si>
+    <t>5713</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5713/iluminacao_praca_do_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a troca de lâmpada na Praça do Teixeira, na Rua Genecildo Aguiar Vieira Teixeira, no bairro Teixeira.</t>
+  </si>
+  <si>
+    <t>5714</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5714/vac_all_rua_adao_diniz.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a limpeza do bueiro com Vacoll na Rua Adão Diniz, lote 02, quadra 112, no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5715</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5715/solicitando_limpeza_e_rocada_na_rua_prefeito_jose_maria_de_brito.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza e roçada por toda extensão na Rua Prefeito  José Maria de Brito, bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>5716</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5716/solicitando_limpeza_e_rocada_na_praca_delfim_marra_de_oliveira_bairro_monte_serrat..pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza e roçada na Praça Delfim Marra de Oliveira, bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>5718</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5718/praia_coroa_grande.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando em caráter de urgência, a limpeza completa da Praia de Coroa Grande, com retirada de resíduos sólidos e manutenção periódica da faixa de areia e do entorno.</t>
+  </si>
+  <si>
+    <t>5719</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5719/calcadas_do_centro_ok.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando em caráter de urgência, reforma e revitalização das calçadas de pedestres no Centro do Município, visto que as deformações existentes estão dificultando o tráfego de pedestres que utilizam e transitam pelo local diariamente, aumentando o risco de acidentes, devido ao estado deteriorado que se encontram.</t>
+  </si>
+  <si>
+    <t>5721</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5721/espelho_de_iluminacao_02.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a troca de lâmpadas na extensão da Raul Rangel, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5736</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5736/indicacao_015.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a criação de ciclovias ao longo da via principal, no bairro Teixeira.</t>
+  </si>
+  <si>
+    <t>5737</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5737/indicacao_alex_0242026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a reforma da Quadra do bairro Califórnia.</t>
+  </si>
+  <si>
+    <t>5738</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5738/rua_ubaldo_camara.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando em caráter de urgência, a retirada de galhos e entulhos da Rua Ubaldo Câmara, na altura do nº 104 (esquina), no bairro Centro.</t>
+  </si>
+  <si>
+    <t>5739</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5739/06_-_indicacao_-_criacao_do_centro_de_referencia_de_assistencia_social__cras__vila_geni.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Criação do Centro de Referência de Assistência Social - CRAS Vila Geni, no bairro Vila Geni, neste município, visando ampliar o acesso aos serviços socioassistenciais e atender a população dos bairros Vila Geni, Somel e Itimirim em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>5740</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5740/07_-_indicacao_-_criacao_do_centro_de_referencia_de_assistencia_social__cras_raiz_da_serra.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Criação do Centro de Referência de Assistência Social – CRAS Raiz da Serra, nos bairros Raiz da Serra e Serra do Matoso, neste município, visando ampliar o acesso aos serviços socioassistenciais e atender a população em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>5741</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5741/rua_vivail_da_silveira_santana.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a retirada de entulho e limpeza da Rua Vivail da Silveira, bairro Santana.</t>
+  </si>
+  <si>
+    <t>5742</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5742/jose_antonio_ciraudo_centro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado o reparo da iluminação pública na Rua José Antônio Ciraudo, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5745</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5745/indicacao_108.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando Estudo de Viabilidade para adequar sinalização e colocação de quebra-molas na Rua Três, Lt. 02 Qd. 18, perto da padaria do sr. Dino, localizado no bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>5746</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5746/indicacao_109.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja implantado o Banco de Leite Materno conforme lei Municipal nº 3.614 de 2018.</t>
+  </si>
+  <si>
+    <t>5749</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5749/indicacao_2026_-_cursos_de_qualificacao_para_mulheres.docx</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de cursos de qualificação profissional voltados para mulheres no município de Itaguaí, em especial para aquelas em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>5750</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5750/indicacao_2026_-_ginasio_esportivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de um ginásio esportivo no município de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5751</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5751/indicacao_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a limpeza com roçada da Praça Delfim Marra de Oliveira, bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>5752</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5752/iluminacao_abrigo_idoso.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a troca de lâmpada em torno do Abrigo Casa Lar do Idoso Anézia de Aguiar, na Rua Adalgisa Lemos nº 383, no bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>5753</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5753/solicitando_limpeza_por_toda_extensao_da_kaisser_abrao_bairro_monte_serrat.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando Limpeza por toda extensão da Rua Kaisser Abrão, no bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>5758</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5758/indicacao_199_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o retorno do convite aos Pastores e líderes religiosos para realizar Oração Mensal em cada Primeira Sessão do mês.</t>
+  </si>
+  <si>
+    <t>5764</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5764/tapa_buraco_centro.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada operação tapa buraco na Rua Antônia Barbosa Cunha, em toda sua extensão, Centro, próximo ao CEEFF, depois da ponte.</t>
+  </si>
+  <si>
+    <t>5765</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5765/maria_candida_monte_serrat.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a retirada de entulho na Rua Maria Cândida, bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>5766</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5766/indicacao_alex_232026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reforma da Quadra localizada na Estrada Humberto Pedro Francisco (próximo ao APLIM) bairro Ilha da Madeira.</t>
+  </si>
+  <si>
+    <t>5767</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5767/indicacao_alex_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja criado uma praça com quadra de esportes, pista de skate, campo society e equipamentos de ginástica para a terceira idade, ao lado da E. Municipal Jorge Flores da Silva, no bairro do Weda.</t>
+  </si>
+  <si>
+    <t>5768</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5768/11_-_indicacao_-_revitalizacao_da_placa_de_identificacao_do_parque_municipal_de_itaguai.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a revitalização da placa de identificação do Parque Municipal de Itaguaí, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5769</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5769/15_-_indicacao_-_limpeza_e_revitalizacao_da_orla_de_coroa_grande.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de limpeza e revitalização da Orla, no bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>5770</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5770/indicacao_112-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de uma Praça em terreno público, com equipamentos de ginástica, equipamentos para atender a 3ª idade, brinquedos infantis, quadra poliesportiva e, mais o que couber na mesma, entre as Rua Estados Unidos e Paraguai, localizadas bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>5771</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5771/indicacao_107.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade para adequar sinalização e colocação de quebra-molas próximo a Escola Técnica Cefet e o Senai Itaguaí, localizado no bairro Santana.</t>
+  </si>
+  <si>
+    <t>5772</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5772/indicacao_2026_-_show_de_talentos_para_pcd.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de um evento cultural denominado Show de Talentos para Pessoas com Deficiência, com o objetivo de valorizar, incentivar e dar visibilidade às habilidades artísticas desse público no âmbito do município de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5773</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5773/indicacao_-_busca_ativa_de_preventivos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implementação de Busca Ativa de Preventivos, com atuação prioritária dos Agentes Comunitários de Saúde (ACS), visando identificar, orientar e agendar mulheres que estejam há mais de 03 (três) anos sem realizar o exame preventivo (Papanicolau).</t>
+  </si>
+  <si>
+    <t>5774</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5774/indicacao_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o desassoreamento do Canal na Rua Ignácio Abraão, localizado no bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>5775</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5775/construcao_de_vestuario_campo_lafer.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de vestuários e telamentos do Campo Lafér, localizado na Rua Praia da Salinas, no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5777</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5777/solicitando_limpeza__e_rocada_na_amelia_reis_bairro_coroa_grande.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza e roçada por toda extensão da Rua Amélia Reis, bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>5778</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5778/indicacao_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a roçada e limpeza na Rua Benedito Raimundo da Cruz, bairro do Engenho.</t>
+  </si>
+  <si>
+    <t>5785</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5785/limpeza_de_valao_brisamar_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a limpeza do valão, localizado na Rodovia Rio-Santos, nº 125, depois do restaurante Dom Zelittus, após o KM 405, bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5786</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5786/decio_munis_de_lima_filho_chapero.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a poda das árvores na Rua Décio Muniz da Silva Filho, bairro Chaperó.</t>
+  </si>
+  <si>
+    <t>5787</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5787/021-26_retirada_de_entulho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a retirada de entulhos na Rua Cel. Costa Pereira, no bairro Vila Ibirapitanga (próximo ao Educandário São José).</t>
+  </si>
+  <si>
+    <t>5788</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5788/020-26_retirada_de_entulho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a retirada de entulhos na Rua Alzira Feital, no bairro Vila Margarida (próximo ao lt. 17, qd. 37).</t>
+  </si>
+  <si>
+    <t>5789</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5789/indicacao_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando visita técnica, na Rua Francisco Costa Pereira, localizado bairro Engenho, pois a mesma vem sofrendo com alagamentos constantes e os moradores vem sofrendo com perdas constantes.</t>
+  </si>
+  <si>
+    <t>5790</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5790/indicacao_96-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Criação de uma Clínica Veterinária Municipal.</t>
+  </si>
+  <si>
+    <t>5791</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5791/revitalizacao_da_praca_rafael_wolfgramm.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a revitalização , troca de aparelhos de ginástica, troca de postes, da Praça SGT. Rafael Wolfgramm Dias, na Rua Jonas Costa Pereira, no bairro Parque Paraíso.</t>
+  </si>
+  <si>
+    <t>5792</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5792/cacamba_escola_otoni_rocha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando uma caçamba em frente à Escola Municipal Prefeito Otoni Rocha, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5793</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5793/solicitando_tapa-buraco_no_bairro_vila_margarida.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparos de Tapa- Buraco por toda extensão da Rua Domingues Félix Vidal, bairro Vila Margarida.</t>
+  </si>
+  <si>
+    <t>5794</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5794/solicitando_limpeza_e_rocada_em_brisamar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza e roçada  por toda extensão da Rua Transversal Quarenta, nº 40 ( Rua do posto), no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5795</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5795/ind_272026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo da Estrada de terra, jogando material e passando com a máquina patrol na Estrada do Caçador nº 585, bairro Teixeira (Rua Projetada 1, 2 e 3).</t>
+  </si>
+  <si>
+    <t>5796</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5796/ind_252026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo asfáltico (tapa buraco) em frente ao depósito de gás na Rua Thieri Teixeira Leite, no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5797</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5797/feira_mulher_empreendedora.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam adotadas as providências necessárias visando à implantação da Feira da Mulher Empreendedora no Município de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5798</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5798/indicacao_2026_-_calcadas_e_ciclovia_na_rua_decio_muniz_-_gleba_b.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de calçadas e ciclovia em toda extensão da Rua Décio Muniz da Silva Filho, Gleba B, bairro Chaperó.</t>
+  </si>
+  <si>
+    <t>5802</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5802/17_-_indicacao_-_implantacao_de_consultorio_odontologico_no_posto_de_saude_do_saco_da_prata.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implementação do Consultório Odontológico, no Posto de Saúde do bairro Saco da Prata.</t>
+  </si>
+  <si>
+    <t>5803</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5803/19_-_indicacao_-_implantacao_da_sala_lilas_na_maternidade_municipal_de_itaguai.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Criação da “Sala Lilás”, na Maternidade Municipal de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5813</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5813/solicitacao_de_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando obras de infraestrutura com aplicação de malha asfáltica, na Rua Leopoldo Geyer, em frente ao Colégio CEFO, bairro Somel.</t>
+  </si>
+  <si>
+    <t>5815</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5815/indicacao_da_faculdade.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade, por meio dos órgãos competentes da municipalidade, para a implantação de um Complexo de Faculdades no Município de Itaguaí, com estrutura voltada à instalação de cursos de nível superior, centro universitário, áreas de convivência acadêmica, espaços de pesquisa, extensão e qualificação profissional, em local estratégico da cidade.</t>
+  </si>
+  <si>
+    <t>5816</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5816/indicacao_da_farmacia_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade dos órgãos competentes da municipalidade, para a implantação de pontos de dispensação de medicamentos básicos nas Unidades de Saúde do Município de Itaguaí, visando ampliar o acesso da população aos medicamentos de uso comum.</t>
+  </si>
+  <si>
+    <t>5821</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5821/018-26_iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado reparo de iluminação pública na Rua Jonas Costa Pereira, bairro Califórnia, em frente à E. M. Abeilard Goulard de Souza.</t>
+  </si>
+  <si>
+    <t>5822</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5822/019-26_iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada reparo de iluminação pública na Rua Nossa Senhora das Graças, no bairro Califórnia, próximo ao Posto de Saúde.</t>
+  </si>
+  <si>
+    <t>5823</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5823/campo_lafer_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a troca do gramado e arquibancadas laterais do Campo Lafér, localizado na Rua Praia das Salinas , no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5824</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5824/desassoreamento_do_canal_rua_luiz_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o desassoreamento do Canal na Rua Prof. Luiz Antônio de Souza, no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5825</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5825/indicacao_113-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Contratação de Profissionais para função de Mediadores nas unidades escolares do Município.</t>
+  </si>
+  <si>
+    <t>5826</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5826/indicacao_89-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando manutenção, reparo ou troca das telas em volta do Campo do Itimirim, localizado no bairro Itimirim.</t>
+  </si>
+  <si>
+    <t>5827</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5827/limpeza_e_rocagem_na_rua_darcy_teixeira_fontes_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza e roçada por toda extensão da Rua Darcy Teixeira Fontes, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5828</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5828/manutencao_da_iluminacao_publica_da_rua_luiza_viana._engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando manutenção da Iluminação Pública por toda extensão da Rua Luiz Viana, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5829</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5829/cobertura_no_calcadao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de cobertura em toda a extensão do Calçadão de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5830</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5830/semana_do_climaterio_e_menopausa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instituição da Semana do Climatério e Menopausa, a ser realizada anualmente na segunda semana do mês de outubro, com o objetivo de promover a conscientização sobre a menopausa e o cuidado integral à saúde da mulher nessa fase da vida.</t>
+  </si>
+  <si>
+    <t>5832</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5832/indicacao_28_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reforma da Quadra do bairro Califórnia.</t>
+  </si>
+  <si>
+    <t>5833</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5833/indicacao_29_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza dos matos e gramas por toda Av. Alencastro Guimarães, bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>5834</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5834/rocada_campo_do_estrela.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a roçada no Campo do Estrela, bairro Estrela do Céu.</t>
+  </si>
+  <si>
+    <t>5835</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5835/18_-_indicacao_-_implantacao_de_consultorio_especializado_na_casa_do_autista_adaptado_para_pessoas_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que determine a realização de implantação de consultório odontológico no Projeto Casa do Autista e no Conviva.</t>
+  </si>
+  <si>
+    <t>5836</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5836/37_-_indicacao_-_revitalizacao_de_todo_o_parque_municipal_de_itaguai.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  a realização de revitalização de todo o Parque Municipal de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5840</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5840/indicacao_alex_30_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a desobstrução das manilhas localizadas na Rua Brasil Sul, no Bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>5841</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5841/indicacao_alex_31_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a criação de alguns quebra-molas  na Rua Eduardo de Oliveira Júnior, próximo ao nº 22, no bairro Estrela do Céu (pedido de urgência, pois já houve um acidente seguido de morte na localidade).</t>
+  </si>
+  <si>
+    <t>5844</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5844/38_-_indicacao_-_revitalizacao_da_praca_vicente_cicarino_com_implantacao_de_brinquedos_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que determine a realização de revitalização da Praça Vicente Cicarino,  com reforma e manutenção dos brinquedos.</t>
+  </si>
+  <si>
+    <t>5845</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5845/36_-_indicacao_-_implementacao_de_equipamento_de_raio-x_panoramico_no_centro_de_especialidades_odontologicas_ceo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que determine a realização de implementação de equipamento de Raio-X Panorâmico, no Centro de Especialidades Odontológicas (CEO).</t>
+  </si>
+  <si>
+    <t>5846</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5846/indicacao_estrada_lagoa_nova_gl_b_chapero.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando operação tapa-buraco em toda extensão da Estrada Lagoa Nova na Gleba B, no bairro Chaperó.</t>
+  </si>
+  <si>
+    <t>5847</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5847/retirada_entulho_prof_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada retirada de entulhos na Rua Professor Sebastião Azevedo, nº 39, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5850</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5850/indicacao_114-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a poda de árvores no Parque de Eventos (EXPO), pois as mesmas têm seus galhos atrapalhado a iluminação pública, principalmente perto do base da Guarda Municipal e PROEIS e perto do Bar do Parque, localizado no bairro Centro.</t>
+  </si>
+  <si>
+    <t>5851</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5851/indicacao_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando visita técnica, visando reparo e revitalização com uso de Patrol na Rua Sebastião Costa Filho, localizada no bairro Teixeira.</t>
+  </si>
+  <si>
+    <t>5852</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5852/indicacao_2026_-_salas_de_amamentacao_e_fraldarios.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de salas adequadas para amamentação e espaços com fraldários em repartições públicas, praças, terminais de transporte, unidades de saúde, centros administrativos, equipamentos culturais e demais locais de grande circulação no município.</t>
+  </si>
+  <si>
+    <t>5853</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5853/indicacao_2026_-_interprete_de_libras_nas_transmissoes_ao_vivo_da_camara_municipal_de_itaguai.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam adotadas as providências necessárias para a disponibilização de intérprete da Língua Brasileira de Sinais (LIBRAS) nas transmissões ao vivo das sessões plenárias, audiências públicas e demais eventos oficiais realizados pela Câmara Municipal de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5854</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5854/desassoreamento_do_canal_serv._linha_ferrea.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o desassoreamento do Canal na Serv. Linha férrea, no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5855</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5855/vac_all_rua_flora_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a limpeza do bueiro com Vacoll na Rua Flora de Souza, lote 11, quadra 11, no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5856</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5856/ind_estrela_do_ceu.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de reparos na iluminação pública por toda extensão da Rua Maria da Penha da Silva de Andrade, bairro Estrela do Céu.</t>
+  </si>
+  <si>
+    <t>5857</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5857/ind_monte_serrat.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de reparos na iluminação pública por toda extensão da Av. São Francisco Xavier, bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>5866</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5866/iluminacao_alzira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja feito reparo de iluminação pública na Rua Pompeba, nº 22, no Frontal das Ilhas, bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>5867</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5867/022-26_tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de  que seja realizada Operação Tapa buraco na Rua Antônio Ferraz Viana, no bairro Engenho (próximo à academia Body Box).</t>
+  </si>
+  <si>
+    <t>5868</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5868/023-26_tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada Operação Tapa buraco na Rua Pref. Sebastião Conceição, no bairro Engenho (próximo à academia Body Box).</t>
+  </si>
+  <si>
+    <t>5869</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5869/troca_de_lampada_queimada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a troca de lâmpadas queimadas na Rua São Pedro, esquina com a Rua 12, bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>5875</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5875/whatsapp_scan_2026-04-13_at_15.04.36.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reforma da Quadra da Mangueira, localizada na Rua da Mangueira, nº 44.</t>
+  </si>
+  <si>
+    <t>5876</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5876/whatsapp_scan_2026-04-13_at_15.05.03.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reforma da Praça do Sase (próximo a Escola Municipal Prefeito Abeilard Goulart).</t>
+  </si>
+  <si>
+    <t>5877</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5877/colocacao_de_cacamba_jonas_costa_pereira__.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de caçamba na Rua Jonas Costa Pereira, nº 21, em frente às casas da Caixa.</t>
+  </si>
+  <si>
+    <t>5878</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5878/iluminacao_publica_rua_maria_mattos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a manutenção na iluminação pública, altura do nº 472, na Rua Maria Mattos Santiago, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5879</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5879/indicacao_117-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a colocação de 04 (quatro) quebra-molas em toda extensão da Rua da Quadra do Marreco, no bairro Somel – Vila Geny.</t>
+  </si>
+  <si>
+    <t>5880</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_116-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo na iluminação pública na Rua Jaguanum, em frente à qd 04, lt 25/26, e em outros pontos da mesma, Frontal das Ilhas, localizado bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>5881</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5881/40_-_indicacao_-_realizacao_de_extensao_dos_atendimentos_e_ampliacao_do_espaco_fisico_no_centro_especializado_de_fisioterapia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de extensão dos atendimentos e ampliação do espaço físico, no Centro Especializado de Fisioterapia.</t>
+  </si>
+  <si>
+    <t>5882</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5882/39_-_indicacao_-_realizacao_de_atendimento_em_horarios_estendidos_e_aos_sabados_no_ceo_centro_de_especialidades_odontologicas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de atendimento em horários estendidos e aos sábados, no CEO (Centro de Especialidades Odontológicas).</t>
+  </si>
+  <si>
+    <t>5883</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_2026_-_redutor_de_velocidade_em_frente_ao_turopark.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de um redutor de velocidade devidamente sinalizado na Estrada RJ-099, em frente ao Turó Park, visando aumentar a segurança viária no local.</t>
+  </si>
+  <si>
+    <t>5884</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5884/indicacao_2026_-_festival_conectadas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam adotadas as providências necessárias visando à realização do Festival Conectadas no Município de Itaguaí, em parceria com a Secretaria de Estado da Mulher do Rio de Janeiro (SECMULHERRJ).</t>
+  </si>
+  <si>
+    <t>5885</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5885/ind_mais_valia.docx</t>
+  </si>
+  <si>
+    <t>Solicitando a regulamentação da cobrança da compensação financeira denominada de Mais Valia.</t>
+  </si>
+  <si>
+    <t>5887</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5887/desassoreamento_do_canal_rua_emilio_nery.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o desassoreamento do canal na Rua Emiliano Nery da Silva, localizado no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5888</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_rocada_e_limpeza_na_ari_parreiras_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando roçada e limpeza por toda extensão da Estrada Ari Parreiras , bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5889</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5889/indicacao_de_retirada_de_entulho_e_lixo_na_rua_adriano_augusto_pereira_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando retirada de entulhos e lixo por toda extensão da Rua Adriano Augusto Pereira, localizada no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5898</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5898/tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando recuperação da massa asfáltica, com serviço de tapa buraco, na Rua Thierres Teixeira Leite, próximo ao depósito de gás e na esquina da Avenida Itaguaí, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5913</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_alex_34_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o reparo das lâmpadas em alguns postes de luz sinalizados, localizados na Rua K, no bairro Jardim Weda.</t>
+  </si>
+  <si>
+    <t>5914</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_alex_37_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja colocada a tampa do bueiro localizado na Av. Isoldackson Cruz de Brito, no bairro Brisamar (descida do Tobogã, sentido Coroa Grande, em frente ao Horto Bela Flor).</t>
+  </si>
+  <si>
+    <t>5915</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5915/desobstrucao_bueiro_rua_rev_otavio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a limpeza e desobstrução de bueiro, com o auxílio do caminhão Vacoll, na Rua Ver. Otávio Luís Vieira, em frente ao nº 1.075, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5916</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5916/tapa_buraco_rua_dez_chapero.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a “operação tapa buraco” na Rua Dez, Gleba B, no bairro Chaperó.</t>
+  </si>
+  <si>
+    <t>5917</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5917/iluminacao_gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado reparo na iluminação pública da Rua Itaguaí, localizada no bairro Águas Lindas.</t>
+  </si>
+  <si>
+    <t>5918</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5918/iluminacao_michael.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo de iluminação pública na Rua Aguinaldo Sant`anna, no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5919</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5919/indicacao_118-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza, roçada e retirada de entulhos na Rua B, localizada no bairro Vila Margarida.</t>
+  </si>
+  <si>
+    <t>5920</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5920/indicacao_120-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade para o retorno do Projeto Jogos Estudantis – JEI, Projeto este, que revolucionou o esporte e fez grande sucesso no passado de nossa cidade entre os jovens.</t>
+  </si>
+  <si>
+    <t>5921</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5921/indicacao_2026_-_aplicativo_digital_transporte_coletivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam adotadas as providências necessárias para a implantação de um aplicativo digital destinado à divulgação de informações atualizadas sobre o transporte coletivo municipal e intermunicipal no município de Itaguaí, contemplando a relação completa das linhas disponíveis, os horários de saída e chegada, os itinerários detalhados, os pontos de parada, bem como possíveis alterações, atrasos ou interrupções no serviço.</t>
+  </si>
+  <si>
+    <t>5922</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5922/indicacao_2026_-_polo_pesqueiro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de um Polo Pesqueiro em Itaguaí.</t>
+  </si>
+  <si>
+    <t>5923</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5923/solicitando_construcao_de_calcada_do_viaduto_ate_rede_ferraz_brisamar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Construção de calçada adequada para pedestre e ciclistas, iniciando na parte inferior do viaduto da Rodovia Rio- Santos , estendendo-se até a Rede Ferraz, no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5924</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5924/solicitando_a_construcao_de_calcada_do_viaduto_ate_a_estrada_do__mazomba_bairro_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Construção de calçada adequada para pedestre e ciclistas iniciando na parte inferior do viaduto da Rodovia Rio- Santos , estendendo-se até a entrada da Estrada do Mazomba, bairro Leandro.</t>
+  </si>
+  <si>
+    <t>5925</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5925/quebra-molas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o estudo de viabilidade para colocação de quebra-molas e placa de redução de velocidade na Rua Guilherme Serrano, quadra H, lote 25, casa 1, no bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>5926</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5926/reforma_da_quadra_escola_otoni_rocha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reforma da quadra na Escola Municipal Prefeito Otoni Rocha, localizado na Rua Vereador Darcy Teixeira Fontes, esquina com a Travessa Pedro Augusto s/nº, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5930</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5930/poda_de_arvore.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a poda de árvore na Rua Mato Grosso, em frente ao lote 3.458, bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>5931</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5931/42_-_indicacao_-_campanha_de_conscientizacao_com_instalacao_de_placas_com_a_mensagem_cuidado_com_nossas_criancas_dirija_com_atencao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de campanha de conscientização com instalação de placas com a mensagem “Cuidado com nossas crianças! Dirija com atenção!”, em vias com grande circulação de crianças no município de Itaguaí.</t>
+  </si>
+  <si>
+    <t>5932</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5932/12_-_indicacao_-_revitalizacao_do_posto_de_saude_ilha_da_madeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a revitalização e reforma do posto de saúde da Ilha da Madeira.</t>
+  </si>
+  <si>
+    <t>5936</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5936/indicacao_piranema.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a viabilização e implantação de um Gabinete Odontológico completo na Unidade de Estratégia de Saúde da Família (ESF) do bairro Piranema.</t>
+  </si>
+  <si>
+    <t>5937</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5937/retirada_de_entulho_na_rua_antonia_barbosa_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a retirada de entulhos na Rua Antônia Barbosa Cunha, em toda sua extensão, bairro Centro.</t>
+  </si>
+  <si>
+    <t>5935</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5935/41_-_indicacao_-_solicitando-lhe_a_realizacao_de_implantacao_de_jardim_de_convivencia_na_area_localizada_na_rua_santa_teresa_coroa_grande.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de implantação de jardim de convivência, na área localizada na Rua Santa Teresa, bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>5950</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5950/08_-_indicacao_-_criacao_do_centro_de_referencia_de_assistencia_social__cras_ilha_da_madeira.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Criação do Centro de Referência de Assistência Social – CRAS Ilha da Madeira, no bairro Ilha da Madeira.</t>
+  </si>
+  <si>
+    <t>5941</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5941/indicacao_alex_35_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando tapa buraco na Rua Açaí (Ibirapitanga), localizada no bairro Mangueira.</t>
+  </si>
+  <si>
+    <t>5942</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5942/indicacao_alex_36_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando tapa buracos na Rua Barão do Rio Branco, no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5946</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5946/tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a “operação tapa buraco” na Rua Canada Oeste, LT 1, QD 31, bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>5947</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5947/tapa_buraco_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada “operação tapa buraco” na Rua Ver. Taurino Continho da Cruz, LT 22, QD 33, bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>5948</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5948/indicacao_121-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade, visando a colocação de quebra-molas na Rua Antônio Carlos de Farias, Rua do Colégio Eliana de Almeida, após a transversal, localizada no bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>5949</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5949/indicacao_90-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reforma e manutenção dos vestiários do Campo, localizado no bairro Itimirim.</t>
+  </si>
+  <si>
+    <t>5953</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5953/indicacao_2026_-_parque_olimpico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de um Parque Olímpico em Itaguaí.</t>
+  </si>
+  <si>
+    <t>5954</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5954/indicacao_2026_-_passagem_de_pedrestres_na_ponte_da_estrada_chapero_-_parque_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de passagem destinada a pedestres na ponte situada na Estrada José Maia de Oliveira (Estrada de Chaperó), próximo ao Lote 5, Quadra A, bairro Parque Primavera.</t>
+  </si>
+  <si>
+    <t>5957</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5957/limpeza_vall_col_abrigo_casa_lar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a limpeza com Vacoll próximo ao Abrigo Casa Lar do Idoso Anézia de Aguiar, na Rua Adalgisa Lemos nº 383, no bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>5958</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5958/escoria_bairro_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a colocação de escória em toda a extensão da Rua G, ao lado do Arco Metropolitano, no bairro Leandro.</t>
+  </si>
+  <si>
+    <t>5959</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5959/quebra_molas_brisamar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de quebra-molas (redutores de velocidade) por toda extensão da Rua Lygia Cavalcante, bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>5960</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5960/iluminacao_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de reparos na iluminação pública por toda extensão da Rua Luiz Machado Corrêa, bairro Leandro.</t>
+  </si>
+  <si>
+    <t>5983</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Solicitando troca de lâmpada queimada na Rua 11, próximo a esquina com a Av. Alencastro Guimarães, bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>5989</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5989/ind_38.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências para a implantação de um ponto de ônibus na calçada do antigo Colégio da Blindada, bairro Sase.</t>
+  </si>
+  <si>
+    <t>5990</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5990/indicacao_039.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências para implantação de Ciclovia por toda extensão da Estrada do Teixeira, bairro Santa Cândida.</t>
+  </si>
+  <si>
+    <t>5991</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5991/retirada_de_entulho_na_rua_da_gloria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada retirada de entulhos em toda a extensão da Rua Da Gloria, bairro Califórnia.</t>
+  </si>
+  <si>
+    <t>5992</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5992/iluminacao_rua_chile.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado reparo na iluminação pública na altura do nº 536, na Rua Chile, bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>5993</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5993/indicacao_122-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  estudo de viabilidade, visando a complementação da malha asfáltica na Rua Itaguaí, tendo em vista que só parte da mesma se encontra pavimentada, localizada no bairro Aguas Lindas.</t>
+  </si>
+  <si>
+    <t>5994</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5994/indicacao_119-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando visita técnica visando solucionar problemas com alagamento, com serviços de caminhão Vacol, tais como desentupimentos dos bueiros, desassoreamento das manilhas, entre outros que venham a ser necessários na Rua B, Cep: 23821- 085, localizada no bairro Vila Margarida.</t>
+  </si>
+  <si>
+    <t>5995</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5995/revitalizacao_da_praca_do_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a revitalização da Praça do bairro Teixeira, contemplando os seguintes serviços: pintura da pista de caminhada/corrida, manutenção e recuperação dos aparelhos de ginástica, manutenção da quadra de areia, quadra esportiva e reforma completa dos vestiários.</t>
+  </si>
+  <si>
+    <t>5996</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5996/indicacao_2026_-_afixacao_de_cartazes_sobre_a_lei_federal__no_14.737-2023.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a adoção de medidas para determinar a afixação de cartazes informativos, em locais visíveis e de fácil acesso ao público, em todas as unidades de saúde situadas em Itaguaí, sejam elas públicas ou privadas, informando o direito da mulher de ter um acompanhante durante todo o atendimento em serviços de saúde, conforme previsto na Lei Federal nº 14.737/2023.</t>
+  </si>
+  <si>
+    <t>5998</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5998/indicacao_vacol_kiwa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado o desentupimento de esgoto com utilização de caminhão Vácuo, na Av. Itaguaí 105, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>5999</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5999/limpeza_orla_da_ilha_da_madeira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  limpeza em toda a extensão da Orla da Ilha da Madeira.</t>
+  </si>
+  <si>
+    <t>6000</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6000/reforma_da_quadra_escola_eider_dantas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  reforma da Quadra Esportiva da Escola Eider Dantas, no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>6001</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6001/indicacao_na_rua_pirapora_bairro_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza por toda extensão da Rua Piraporã, no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6002</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6002/solicitando_limpeza_na_rua_cesar_lottes_bairro_ibirapitanga.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza por toda extensão da Rua César lottes, bairro Ibirapitanga.</t>
+  </si>
+  <si>
+    <t>6008</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6008/44_-_indicacao_-_implantacao_de_unidade_movel_de_saude_com_consultorio_medico_para_atendimento_em_areas_de_dificil_acesso_no_municipio_de_itaguai.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de implantação de unidade móvel de saúde com consultório médico.</t>
+  </si>
+  <si>
+    <t>6009</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6009/45_-_indicacao_-_implementacao_do_programa_bolsa_atleta_no_municipio_de_itaguai.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implementação do Programa Bolsa Atleta, no município de Itaguaí.</t>
+  </si>
+  <si>
+    <t>6015</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6015/reparo_de_iluminacao_37.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo de iluminação pública na Rua Professor Sebastião Azevedo, em frente a casa 37, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6016</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6016/tampa_boca_de_lobo_aloisio_aragao_brisamar.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando manutenção e troca das tampas das bocas de lobo, que se encontram danificadas ou em falta, na Rua Aloísio Aragão Santos, bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>6017</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6017/indicacao_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de uma Praça com equipamentos de ginástica, quadra e brinquedos infantis, ao lado da Escola em construção no bairro Mangueira, com objetivo de atender também ao bairro Águas Lindas.</t>
+  </si>
+  <si>
+    <t>6018</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6018/indicacao_110_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a revitalização da Praça existente entre a Rua Jacinto e a Rua Madressilva, bairro Parque Primavera – Chaperó, com criação de área de lazer, brinquedos para infantis e instalação de equipamento de ginástica.</t>
+  </si>
+  <si>
+    <t>6019</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6019/indicacao_-_programa_de_cursos_gratuitos_na_area_da_construcao_civil_voltado_para_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de um programa de cursos gratuitos na área da construção civil, metalurgia e siderurgia voltado para mulheres no município de Itaguaí.</t>
+  </si>
+  <si>
+    <t>6020</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6020/indicacao_2026_-_campanha_endometriose.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de uma Campanha Municipal de Conscientização Sobre a Endometriose, a fim de ampliar o acesso à informação, promover educação em saúde e conscientizar a população acerca dos sinais, sintomas, diagnóstico e tratamento da doença.</t>
+  </si>
+  <si>
+    <t>6021</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6021/quebra-molas._creche_prof_elaine_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade para colocação de quebra-molas e placa de redução de velocidade em frente a  Creche Municipal Professora Elaine Lopes Barbosa, na Rua Oldilon Fenelon Fialho, bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>6022</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6022/reforma_da_praca_do_pneu.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reforma da antiga Praça do Pneu, localizada na Rua Canadá Oeste nº 9, no bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>6027</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6027/solicitando_limpeza_na_rua_bernardo_pereira_no_bairro_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza por toda a extensão da Rua Bernardo Pereira , localizada no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6028</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6028/solicitando_manutencao_na_iluminacao_publica_da_rua_nadir_antunes_ramalho_no_bairro_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando manutenção na Iluminação pública da Rua Nadir Antunes Ramalho, localizada no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6033</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6033/09_-_indicacao_-_criacao_do_centro_de_referencia_de_assistencia_social__cras_santa_candida.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Criação do Centro de Referência de Assistência Social – CRAS Santa Cândida, no bairro Santa Cândida.</t>
+  </si>
+  <si>
+    <t>6034</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6034/46_-_indicacao_-_realizacao_da_expo_crista_no_municipio_de_itaguai.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização da Expo Cristã, no município de Itaguaí.</t>
+  </si>
+  <si>
+    <t>6047</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6047/tapa_buraco_benito_juarez_centro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando tapa buraco na Rua Benito Juarez, bairro  Centro, em frente a Capela São Mateus.</t>
+  </si>
+  <si>
+    <t>6048</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6048/tapa_buraco_ruaglenio_pereira_cicarino.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado operação tapa buraco em toda a extensão da Rua Glênio Pereira Cicarino, bairro Santana.</t>
+  </si>
+  <si>
+    <t>6049</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6049/caminhao_vacuo_gilson.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a limpeza, desobstrução e hidrojateamento com auxílio de caminhão equipado com sistema de sucção a vácuo (VACALL), no bueiro localizado na Av. Marechal Rondon, em frente ao lote 6, quadra 43, bairro Vila Ibirapitanga.</t>
+  </si>
+  <si>
+    <t>6050</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6050/iluminacao_cintia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo na iluminação pública da Rua Antônio Faraz Viana nº 46 B, localizada no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6051</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6051/indicacao_125-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade, visando a complementação da malha asfáltica na Rua Angra dos Reis, localizada no bairro Águas Lindas.</t>
+  </si>
+  <si>
+    <t>6052</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6052/indicacao_124-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade, visando a complementação da malha asfáltica na Rua Mangaratiba, localizada no bairro Águas Lindas.</t>
+  </si>
+  <si>
+    <t>6053</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6053/cursos_de_primeiros_socorros_para_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de cursos gratuitos de capacitação em primeiros socorros voltados para mulheres no município.</t>
+  </si>
+  <si>
+    <t>6054</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6054/indicacao_-__programa_de_educacao_ambiental_-_pream.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação do Programa de Educação Ambiental (PREAM) do Comando de Polícia Ambiental (CPAm - PMERJ) nas escolas públicas de Itaguaí, que contempla aulas presenciais de educação ambiental voltada para os alunos do 6º ano do ensino fundamental, formando jovens multiplicadores de conhecimento ambiental.</t>
+  </si>
+  <si>
+    <t>6056</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6056/ind_41.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo e manutenção da ponte existente na Rua Prefeito Isoldackson Cruz de Brito, na altura do supermercado Guanabara.</t>
+  </si>
+  <si>
+    <t>6057</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6057/ind_40.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências para implantação de Ciclovia em toda Estrada de Piranema no bairro Piranema.</t>
+  </si>
+  <si>
+    <t>6059</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6059/48_-_indicacao_-_implantacao_de_mirante_na_orla_de_coroa_grande.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de implantação de mirante, na orla de Coroa Grande, bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>6063</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6063/50_-_indicacao_-_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de implantação de banheiro contêiner, no Parque Municipal de Itaguaí</t>
+  </si>
+  <si>
+    <t>6066</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6066/indicacao_354.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparos na iluminação pública por toda extensão da Rua José Rufino, no bairro Vila Margarida.</t>
+  </si>
+  <si>
+    <t>6067</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6067/indicacao_355.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparos na iluminação pública por toda extensão da Rua México, no bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>6075</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6075/ind_rua_tabajara.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de roçada e limpeza em toda extensão da Rua Tabajara, localizada no bairro Vila Margarida.</t>
+  </si>
+  <si>
+    <t>6077</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6077/ind_rua_sao_bento.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de roçada e limpeza em toda a extensão da Rua São Bento, localizada no bairro Vila Margarida</t>
+  </si>
+  <si>
+    <t>6078</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6078/caixa_de_passagem.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a colocação de caixas de passagem na Estrada do Teixeira nº 3.322, no bairro Teixeira.</t>
+  </si>
+  <si>
+    <t>6079</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6079/escoria_na_rua_pedro_alvares_cabral.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a colocação de escória em toda a extensão da Rua Pedro Alvares Cabral, no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6080</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6080/indicacao_-_espaco_acolher.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação do Espaço Acolher durante a realização da Expo Itaguaí, destinado ao atendimento humanizado e multidisciplinar, especialmente para pessoas com Transtorno do Espectro Autista, Síndrome do Pânico, pessoas idosas, mulheres vítimas de violência e outras situações que demandem acolhimento especializado.</t>
+  </si>
+  <si>
+    <t>6081</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6081/indicacao_-__banheiros_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de banheiros públicos no Parque Municipal de Itaguaí, garantindo estrutura adequada para atender os frequentadores do espaço.</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6082/indicacao_123-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar estudo de viabilidade, visando a complementação da malha asfáltica na Rua Itacuruçá, localizada no bairro Águas Lindas.</t>
+  </si>
+  <si>
+    <t>6083</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6083/indicacao_115-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo na Iluminação pública na Estrada das Antas, em vários pontos, localizada no bairro Parque Primavera.</t>
+  </si>
+  <si>
+    <t>6084</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6084/poda_de_arvore_gilson.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  poda de árvores na Rua Aladim Maia de Andrade, Lote 03, Quadra 13, no bairro Villar_x000D_
+dos Coqueiros.</t>
+  </si>
+  <si>
+    <t>6086</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6086/entulho_cintia_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a retirada de entulhos e limpeza, na Rua Antônio Feraz Viana, nº 46, localizado no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6087</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6087/entulho_centro_19-05.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a retirada de entulhos em toda extensão da Rua Maria Soares da Silva, bairro Centro.</t>
+  </si>
+  <si>
+    <t>6088</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6088/entulho_brisamar_19-05.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a retirada de entulhos na Rua Irene de Castro, bairro Brisamar, ao lado do CRAS.</t>
+  </si>
+  <si>
+    <t>6089</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6089/51_-_indicacao_-_implantacao_de_farmacia_itinerante_para_entrega_de_medicamentos_de_uso_continuo__.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Implantação de Farmácia Itinerante para entrega de medicamentos de uso contínuo.</t>
+  </si>
+  <si>
+    <t>6090</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6090/50_-_indicacao_-__reforma_da_escola_municipal_vereador_americo_rodrigues_amorim_localizada_em_itimirim.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reforma da Escola Municipal Vereador Américo Rodrigues Amorim, localizada no bairro Itimirim.</t>
+  </si>
+  <si>
+    <t>6098</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6098/indicacao_42.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências para implantação de Ciclovia em toda extensão da Estrada do Mazomba, bairro Mazomba.</t>
+  </si>
+  <si>
+    <t>6099</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6099/indicacao_43.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada uma operação tapa buracos na Estrada Humberto Pedro Francisco, em toda extensão, entre o Iate Clube da Ilha da Madeira e o Galpão dos pescadores no bairro Ilha da Madeira.</t>
+  </si>
+  <si>
+    <t>6100</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6100/retirada_de_entulho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a retirada de entulhos na Avenida Alencastro Guimarães, próximo ao número 1.951, bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>6101</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6101/revitalizacao_de_espaco_publico.pdf</t>
+  </si>
+  <si>
+    <t>Siolicitando a revitalização da Ciclovia da Orla, localizada no bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>6118</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6118/indicacao_-__agosto_verde.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a promoção do Agosto Verde – Mês da Primeira Infância, no âmbito do Município de Itaguaí, mediante a realização de ações educativas, informativas, culturais, institucionais e de conscientização social voltadas à proteção integral da criança.</t>
+  </si>
+  <si>
+    <t>6119</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6119/indicacao_-__oftalmologista_infantil.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a disponibilização de médico oftalmologista para atendimento infantil no Hospital do Olho de Itaguaí, garantindo assistência especializada às crianças do Município.</t>
+  </si>
+  <si>
+    <t>6121</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6121/recapeamento.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de recapeamento asfáltico na Rua Maranhão, próximo ao nº 4.824, bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>6122</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6122/estacionamento.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a ampliação dos locais para estacionamento de veículos no Centro do município.</t>
+  </si>
+  <si>
+    <t>6123</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6123/troca_de_lampada_parque_paraiso.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando troca de lâmpadas na Rua Professor José de Morais Dias nº 637, no bairro Parque Paraíso.</t>
+  </si>
+  <si>
+    <t>6124</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6124/tapa_buraco_chapero.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado Operação tapa buraco, em toda a extensão da Rua Magnólia, no bairro Parque Primavera, Chápero.</t>
+  </si>
+  <si>
+    <t>6127</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6127/saneamento_rua_euclides_da_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de saneamento básico e terraplanagem em toda a extensão da Rua Euclides da Cunha, no bairro Ibirapitanga.</t>
+  </si>
+  <si>
+    <t>6128</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6128/saneamento_rua_pai_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de Saneamento Básico em toda a extensão próximo da Rua Pai Fabricio, no bairro Mazomba.</t>
+  </si>
+  <si>
+    <t>6131</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6131/iluminacao_publica_na_rua_jose_rufino_na_vila_margarida.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparos na Iluminação Pública por toda extensão da Rua José Rufino, no bairro Vila Margarida.</t>
+  </si>
+  <si>
+    <t>6132</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6132/solicitando_limpeza_e_rocada_na_rua_sao_joao_batistabairro_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza e roçada na Rua São João Batista, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6136</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6136/indicacao_127-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando visita técnica, para viabilização de revitalização da Praça localizada no bairro Estrela Do Céu, tal como pintura, colocação de brinquedos Infantis e manutenção dos equipamentos de ginástica.</t>
+  </si>
+  <si>
+    <t>6137</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6137/indicacao_126-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a complementação da malha asfáltica na Rua Aguinaldo Maia, localizada no bairro Águas Lindas.</t>
+  </si>
+  <si>
+    <t>6155</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6155/indicacao_44.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a troca de manilhas na Rua Caetano Ramos Santiago nº 206, Centro de Itaguaí.</t>
+  </si>
+  <si>
+    <t>6156</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6156/indicacao_46.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja estudada a idéia de implantação do “Programa Saúde Bucal nas Escolas”, buscando aproximar equipes de saúde com seus cuidados, realizando a condução dos alunos até a ESF mais próxima para realizar os cuidados necessários.</t>
+  </si>
+  <si>
+    <t>6161</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6161/iluminacao_publica_parque_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizado reparo de iluminação pública na Rua Saudade, bairro Parque Primavera, próximo ao Eucalipal.</t>
+  </si>
+  <si>
+    <t>6162</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6162/indicacao_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada operação tapa buraco na Rua João Plaza Gonzales, em toda sua extensão, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6167</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6167/indicacao_-__festival_de_bandas_locais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização do Festival de Bandas Locais, com o objetivo de incentivar, valorizar e promover os artistas e grupos musicais do município.</t>
+  </si>
+  <si>
+    <t>6168</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6168/indicacao_-__casamento_comunitario.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de Casamento Comunitário, destinado à regularização civil gratuita da união de casais em situação de vulnerabilidade econômica e social no município.</t>
+  </si>
+  <si>
+    <t>6170</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6170/iluminacao_quadra_monte_serrat.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a troca de lâmpadas na Quadra de Esporte do Monte Serrat, na Rua Aarão de Moura Brito nº 01.</t>
+  </si>
+  <si>
+    <t>6171</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6171/vac_all_rua_vitor_manoel.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a limpeza com Vacoll na Rua Vitor Manoel Cicarino nº 939, no bairro Santa Cândida.</t>
+  </si>
+  <si>
+    <t>6172</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6172/solicitando_tampa_de_bueiro_na_rua_alencastro_guimaraes_coroa_grande.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de tampa de bueiro existente em frente ao Colégio Maria Isabel, localizado na Rua Alencastro Guimarães nº 115, bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>6173</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6173/solicitando_limpeza_e_rocada_na_rua_cintia_costabairro_coroa_grande.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de roçada e limpeza por toda extensão da Rua Cintia Costa, bairro Coroa Grande.</t>
+  </si>
+  <si>
+    <t>6174</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6174/indicacao_esf-ubs_gilson.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a criação de uma unidade de Fisioterapia na ESF-UBS, Dr. Alfredo de Carvalho Maia, bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>6175</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6175/rodovia_rio_santos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de uma placa de sinalização de Ponto de Ônibus em Rodovia Federal BR 101, Rodovia Rio Santos na altura do KM 411 a 412.</t>
+  </si>
+  <si>
+    <t>6176</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6176/indicacao_129-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparo na iluminação pública da Rua Presidente Castelo Branco, em vários pontos da mesma, localizado no bairro Santa Cândida.</t>
+  </si>
+  <si>
+    <t>6177</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6177/indicacao_128-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando visita técnica afim de solucionar problemas na Via, com apoio de Motoniveladora Patrol, na Rua Presidente Castelo Branco, e Ruas transversais, localizada no bairro Santa Cândida.</t>
+  </si>
+  <si>
+    <t>6195</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6195/53_-_indicacao_-_ampliacao_do_acesso_aos_exames_de_mamografia_e_preventivo_papanicolau_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a ampliação do acesso aos exames de mamografia e preventivo (Papanicolau).</t>
+  </si>
+  <si>
+    <t>6196</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6196/52_-_indicacao_-_implantacao_de_grupos_educativos_nas_escolas_da_rede_municipal_como_saude_mental_bullying_e_drogas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de grupos educativos nas escolas da rede municipal de ensino, abordando temas como saúde mental, combate ao bullying e prevenção ao uso de drogas.</t>
+  </si>
+  <si>
+    <t>6208</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6208/ind_47.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a troca das lâmpadas dos postes de luz, localizados próximos ao Campo do Itimirim, bairro Itimirim.</t>
+  </si>
+  <si>
+    <t>6209</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6209/ind_48.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a retirada de “lama” e colocação de material que não atrapalhe a entrada dos alunos em frente ao Colégio CEFO, no bairro Somel, Rua Leopoldo Geyer.</t>
+  </si>
+  <si>
+    <t>6217</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6217/indicacao_rua_02_de_fevereiro_gl_b_chapero.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de “Operação Tapa-Buraco” em toda extensão da Rua 02 de Fevereiro, Gleba B, no bairro Chaperó.</t>
+  </si>
+  <si>
+    <t>6218</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6218/taapa__buraco_ruamanoel_bento_sn_qd78.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada Operação tapa buraco na Rua Manoel Bento, s/n, Qd. 78, Lt.16, no bairro Brisamar.</t>
+  </si>
+  <si>
+    <t>6220</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6220/indicacao_131-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o estudo de viabilidade quanto à disponibilização de Agentes de Segurança 24 horas no Hospital Municipal São Francisco Xavier, localizado no bairro Centro.</t>
+  </si>
+  <si>
+    <t>6221</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6221/indicacao_132-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o estudo de viabilidade de Parquear uma Viatura do Proeis nas proximidades do Hospital Municipal São Francisco Xavier, com a finalidade de dar segurança aos nossos munícipes, principalmente no Período Noturno, localizado no bairro Centro.</t>
+  </si>
+  <si>
+    <t>6228</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6228/indicacao_2026_-_clinica_da_dor.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a adoção de medidas para a implantação da Clínica da Dor no âmbito da rede municipal de saúde, com o objetivo de oferecer atendimento especializado e multidisciplinar a pacientes acometidos por dores agudas e crônicas, com atenção especial aos pacientes diagnosticados com fibromialgia.</t>
+  </si>
+  <si>
+    <t>6229</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6229/atividades_casas_lares.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implementação de atividades cotidianas físicas, culturais e recreativas nas Casas Lares Municipais, promovendo envelhecimento saudável e ativo.</t>
+  </si>
+  <si>
+    <t>6230</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6230/reforma_da_quadra_escola_maria_guilhermina.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reforma da quadra Esportiva da Escola Professora Maria Guilhermina de Souza Freire, no Bairro Leandro.</t>
+  </si>
+  <si>
+    <t>6231</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6231/telhado_da_quadra_monte_serrat.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o reparo do telhado na Quadra de Esporte do Monte Serrat, na Rua Aarão de Moura Brito, nº 01 no Bairro Monte Serrat.</t>
+  </si>
+  <si>
+    <t>6232</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6232/indicacao_de_limpeza_e_rocada_na_rua_vinte_bairro_vila_geni.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam realizadas limpeza e roçada na Rua Vinte, bairro Vila Geni.</t>
+  </si>
+  <si>
+    <t>6233</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6233/indicacao_a_fazer_reparos_de_iluminacao_publicanna_rua_joao_rosa_gonzales_bairro_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  reparos de Iluminação Pública por toda extensão da Rua João Rosa Gonzales, bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6234</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6234/54_-_indicacao_-_sinalizacao_viaria_e_faixas_de_pedestres_em_ambos_os_lados_da_avenida_deputado_octavio_cabral_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de sinalização viária e faixas de pedestres em ambos os lados da Avenida Deputado Octávio Cabral, nº 11, Jardim América, Itaguaí, (em frente ao Fuscão Preto), e Avenida Deputado Octávio Cabral, nº 1825,  bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>6235</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6235/35_-_indicacao_-_implantacao_de_consultorio_de_odontopediatria_no_centro_de_especialidades_odontologicas_ceo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de consultório de odontopediatria e pessoa com deficiência, no Centro de Especialidades Odontológicas (CEO).</t>
+  </si>
+  <si>
+    <t>6236</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6236/poda_de_arvore.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando poda de árvore na Estrada Vera Cruz, próximo ao lote 3523, quadra 98, bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>6237</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6237/troca_de_lampada_queimada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a troca de lâmpadas queimadas na Rua Antônio Carlos de Faria, próximo ao Colégio Estadual Professora Eliana de Almeida Santos, bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>6239</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>Solicitando ao Governo Municipal interlocução com as associações de artesãos do município para que estes tenham mais espaço nos eventos da cidade.</t>
+  </si>
+  <si>
+    <t>6259</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6259/ind_50.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a Criação de uma (ESF) Estratégia de Saúde da Família no bairro Brisamar, entre as Ruas G e Rua J, Qd. 11, Lts. 1 e 2, localizado na lateral com a Rio Santos.</t>
+  </si>
+  <si>
+    <t>6260</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6260/ind_49.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja feita a reforma da Quadra da E. M. Tereza Araújo Sagário, localizada no bairro Mangueira.</t>
+  </si>
+  <si>
+    <t>6261</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6261/troca_de_lampada_queimada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando asubstituição de lâmpadas queimadas na Rua Mato Grosso, esquina com a Estrada Vera Cruz, bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>6262</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6262/troca_de_lampada_queimada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a substituição de lâmpadas queimadas na Estrada Vera Cruz, próximo ao lote 3523, quadra 98, bairro Amendoeira.</t>
+  </si>
+  <si>
+    <t>6263</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6263/sinalizacao_de_quebra_molas_teixeira.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a sinalização de quebra-molas na Estrada do Teixeira, em toda sua extensão, bairro Teixeira.</t>
+  </si>
+  <si>
+    <t>6264</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6264/desobstruir_bueiro_chapero.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a desobstrução de bueiro na Rua 4 de fevereiro, em frente ao nº 267, na Gleba B, bairro Chaperó.</t>
+  </si>
+  <si>
+    <t>6265</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6265/indicacao_136-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a complementação do asfalto no trecho de ligação com a Rodovia Rio Santos, na Rua Paes Ferreira, localizado no bairro Vila Paraíso/Somel.</t>
+  </si>
+  <si>
+    <t>6266</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6266/indicacao_135-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a complemento do asfalto no trecho de ligação com a Rodovia Rio Santos, na Rua São Jorge, localizada no bairro Vila Paraíso/Somel.</t>
+  </si>
+  <si>
+    <t>6267</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6267/transferencia_do_programa_hanseniase.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a transferência do Programa de Hanseníase atualmente localizado na ESF do Bairro Leandro para o Bairro Centro, a fim de torná-lo mais acessível aos pacientes acometidos pela doença. Oferecendo a disponibilização de suporte fisioterapêutico e psicológico, com o objetivo de assegurar um atendimento integral, contribuindo para a reabilitação e melhoria da qualidade de vida dos usuários.</t>
+  </si>
+  <si>
+    <t>6268</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6268/indicacao_-__descentralizacao_ccti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando implantação de Centros de Convivência da Terceira Idade (Pessoa Idosa) em polos estratégicos do município, de forma descentralizada, visando atender os diversos bairros e ampliar o acesso da população idosa a serviços, atividades e ações voltadas à promoção da qualidade de vida, da autonomia e da participação social.</t>
+  </si>
+  <si>
+    <t>6269</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6269/solicitando_limpeza_e_rocada_na_honorio_dos_santos_freitas_engenho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando limpeza e roçada na Rua Honório dos Santos Freitas, no bairro Engenho.</t>
+  </si>
+  <si>
+    <t>6270</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6270/iluminacao_publica_na_rua_mexico_no_bairro_jardim_america.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando reparos na iluminação pública por toda extensão da Rua México, bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>6276</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6276/55_-_indicacao_-_implantacao_de_quebra-mola_na_rua_lea_cabral_da_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de quebra-molas na Rua Léa Cabral da Cunha, bairro Centro.</t>
+  </si>
+  <si>
+    <t>6277</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6277/57_-_indicacao_-_adesao_e_implementacao_do_programa_minha_casa_minha_vida.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a adesão e implementação do Programa Minha Casa, Minha Vida no município.</t>
+  </si>
+  <si>
+    <t>6104</t>
+  </si>
+  <si>
+    <t>SES</t>
+  </si>
+  <si>
+    <t>Substitutivos, Emendas e Subemendas</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6104/vereador_jose_domingos_-_emenda_ao_pl_73-2026_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei N° 73/2026- Que dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária para o exercício de 2027_x000D_
+Autoria: Vereador José Domingos do Rozário_x000D_
+Art. 1° Acrescenta ao Anexo VI - Prioridades da Administração Pública as seguintes prioridades:_x000D_
+(...)_x000D_
+_x000D_
+(aa) José Domingos do Rozário - Vereador</t>
+  </si>
+  <si>
+    <t>6105</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6105/emenda_ldo_pl_73.2026_-_vera_karine_brandao.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei n 073/2026 - Que Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária para o exercício de 2027.</t>
+  </si>
+  <si>
+    <t>6106</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6106/rachel_secundo_2026_-_emenda_a_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei nº 73/2026 - Que Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária para o exercício de 2027._x000D_
+Rachel Secundo da Silva_x000D_
+Vereadora</t>
+  </si>
+  <si>
+    <t>6107</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6107/ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei nº 73/2026 - Que Dispõe Diretrizes Orçamentarias para a elaboração da Lei Orçamentaria para o exercício de 2027</t>
+  </si>
+  <si>
+    <t>6255</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6255/apl_creditos_tributarios_-_compensacao_dacao_imoveis_e_transacao_revisado_.pdf</t>
+  </si>
+  <si>
+    <t>SUBSTITUTIVO AO PROJETO DE LEI Nº107/2025._x000D_
+_x000D_
+ESTABECE NORMAS PARA COMPENSAÇÃO, DAÇÃO EM PAGAMENTO DE IMÓVEIS E TRANSAÇÃO DE CRÉDITOS TRIBUTÁRIOS DO MUNICÍPIO DE ITAGUAÍ, EM CONFORMIDADE COM O ART. 156 E ART. 170, DO CÓDIGO TRIBUTÁRIO NACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5401/veto_01_2026.pdf</t>
   </si>
   <si>
     <t>Veto nº 01/2026 ao Projeto de Lei nº 49/2025, que ALTERA A LEI Nº 4.064/2023 QUE DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 3º DA LEI Nº 1.207, DE 31 DE AGOSTO DE 1987, que DISPÕE SOBRE A BANDA MUNICIPAL DE ITAGUAÍ E INSTITUI O PROGRAMA DE APOIO À FORMAÇÃO MUSICAL DA BANDA MUNICIPAL DE ITAGUAÍ - BAMITA, ao qual opomos nosso veto parcial, alcançando a totalidade do Art. 8 (caput e incisos I e II).</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
@@ -3496,122 +7925,2637 @@
 É o parecer_x000D_
 Sala das Comissões, 11 de março de 2026._x000D_
 (aa) José Domingos - Presidente_x000D_
 Karine Brandão - Relatora_x000D_
 Guilherme Farias - Membro</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5634/parecer_ccjr_ao_pl30-2026.pdf</t>
   </si>
   <si>
     <t>Comissão de Comissão de Constituição, Justiça e Redação._x000D_
 Assunto: Projeto de Lei nº 30 de 2026 de autoria do Prefeito Interino Haroldo de Jesus Neto._x000D_
 Ementa: AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE ITAGUAÍ A RECEBER, A TITULO DE DOAÇÃO, BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 Relator: Vereadora Karine Brandão Barbosa de Lima._x000D_
 Analisando o Projeto de Lei em epígrafe, opino pela sua Constitucionalidade. _x000D_
 É o Parecer._x000D_
 Sala das Comissões, 11 de março de 2026._x000D_
 (aa) José Domingos - Presidente_x000D_
 Karine Brandão - Relatora_x000D_
 Guilherme Farias - Membro</t>
   </si>
   <si>
+    <t>5708</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5708/parecer_ccjr_ao_veto_021-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justica e Redação_x000D_
+Assunto: Razões do Veto 021/ 2025 de autoria do Poder Executivo._x000D_
+Ementa: Veta integralmente o PL 101/2025 que "CRIA O SERVIÇO DE ATENDIMENTO E EMERGÊNCIA MÉDICA COM MOTO, DENOMINADO MOTO-SAMU NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Vereadora Dr. Karine Brandão._x000D_
+Analisando as razões do veto ao Projeto de Lei n° 101/2025, verifica-se que o Poder Executivo alega vício de iniciatíva e possível impacto administrativo e orçamentário, tratando-se de medida de relevante interesse público, sem impor obrigação imediata_x000D_
+Entretanto, a proposta visa aprimorar o atendimento de urgência e emergência, de execução ou geração direta de despesas._x000D_
+Assim, entende-se que as razões do veto não são suficientes para afastar a constitucionalidade e o interesse público da matéria._x000D_
+Nestes termos, opino pela sua Derrubada do Veto, nos termos acima expostos. É o Parecer._x000D_
+Sala das Comissões, 17 de março de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5709</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5709/parecer_ccjr_ao_veto_022-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça Redação _x000D_
+Assunto: Razões do Veto 022/ 2025 de autoria do Poder Executivo._x000D_
+Ementa: Veta integralmente o PL 077/2025 que "INSTITUI O DIA MUNICIPAL DA FIBROMIALGIA NO MUNICIPIO DE ITAGUAÍ, A SER COMEMORADO ANUALMENTE NO DIA 29 DE MAIO, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relatora: Vereadora Dr. Karine Brandão._x000D_
+Analisando as razões do veto ao Projeto de Lei n° 077/2025, verifica-se que o Poder_x000D_
+Executivo aponta possíveis impedimentos de ordem administrativa._x000D_
+Entretanto, a proposição possui caráter meramente comemorativo e educativo, não implicando criação de despesas obrigatórias ou interferência direta na estrutura administrativa._x000D_
+Dessa forma, entende-se que não há óbice à sua tramitação, diante de sua relevância social e ausência de vícios de constitucionalidade._x000D_
+Nestes termos, opino pela Derrubada do Veto, nos termos acima expostos. É o_x000D_
+Parecer._x000D_
+Sala das Comissões, 17 de março de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5710</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5710/parecer_ccjr_ao_pl_132026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+Assunto: Projeto de Lei nº 13 de 2026 de autoria da Ver. Rachel Secundo._x000D_
+Ementa: DISPÕE SOBRE A IMPLANTAÇÃO DA MUSICOTERAPIA COMO PRÁTICA COMPLEMENTAR DE PROMOÇÃO DA SAÚDE, BEM-ESTAR E DESENVOLVIMENTO SOCIAL NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Verª. Karine Brandão._x000D_
+Analisando o projeto de lei em epígrafe, opino pela sua Constitucionalidade. _x000D_
+É o Parecer._x000D_
+Sala das Comissões, 10 de março de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5717</t>
+  </si>
+  <si>
+    <t>CI - Comissão dos Idosos</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5717/parecer_ao_pl_118-25_idosos.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DOS IDOSOS._x000D_
+Assunto: Projeto de Lei nº 118/2025 de autoria da Vereadora Patricia Fernanda Kuchenbecker._x000D_
+Ementa: "AUTORIZA O PODER EXECUTIVO A DISPONIBILIZAR UMA VAGA PARA UM ACOMPANHANTE DE PACIENTES IDOSOS OU PESSOAS DEFICIENTES, NA OCORRÊNCIA DE VIAGENS PARA PROCEDIMENTOS MÉDICOS FORA DO MUNICÍPIO DE ITAGUAÍ E DA OUTRAS PROVIDÊNCIAS. "_x000D_
+Relator: Vereador Alexandro Valença de Paula_x000D_
+Analisando o projeto de Lei, tendo em vista que a matéria já foi apreciada pela Comissão Permanente de Finanças, que emitiu parecer favorável, não vislumbrando impedimentos de ordem orçamentária ou financeira para sua tramitação._x000D_
+Diante do exposto, na qualidade de relator da matéria nesta comissão, manifesto-me Favoravelmente quanto a aprovação do Projeto de Lei nº 118/2025._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 12 de março de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Alexandro Vaalença de Paula - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5729</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5729/parecer_cfocpc_ao_pl_01-26.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE FINANÇAS, ORÇAMENTO, CONTROLE E PRESTAÇÃO DE CONTAS _x000D_
+PARECER AO PROJETO DE LEI DE Nº 01/26 DO PODER EXECUTIVO_x000D_
+ASSUNTO: PROÍBE O USO DE LOGOMARCAS, SLOGANS OU QUAISQUER OUTROS SÍMBOLOS QUE IDENTIFIQUEM A GESTÃO NA ADMINISTRAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+RELATOR: Vereador Guilherme Farias_x000D_
+1. RELATÓRIO_x000D_
+Submete-se à análise desta Comissão o Projeto de Lei enviado pelo Poder Executivo que visa vedar a utilização de símbolos de propaganda governamental (como logomarcas e jingles de gestão) em bens móveis, imóveis e documentos da administração direta e indireta de Itaguaí._x000D_
+A proposta determina que a identificação seja feita obrigatoriamente pelo nome e brasão oficial do município, garantindo a impessoalidade administrativa._x000D_
+2. FUNDAMENTAÇÃO FINANCEIRA E ORÇAMENTÁRIA_x000D_
+I. Da Economia aos Cofres Públicos_x000D_
+O principal mérito financeiro deste projeto é a redução de despesas desnecessárias. Atualmente, a cada troca de gestão, o município incorre em gastos elevados para plotar veículos, trocar placas de obras, substituir papelaria oficial e repintar prédios públicos apenas para atualizar o "slogan" do governante de turno._x000D_
+Ao perenizar o brasão oficial, elimina-se o custo de "rebranding" governamental a cada quatro anos, o que se traduz em economia real e direta para o erário._x000D_
+II. Da Implementação Prospectiva e Ausência de Impacto Imediato_x000D_
+O Artigo 2º da proposição estabeiece que a adequação dos bens ocorrerá de forma prospectiva, ou seja, à medida que for necessária a substituição ou nova sinalização. Isso significa que a prefeitura não precisará gastar recursos agora para apagar o que já existe, mas sim aplicar a regra em novas compras e manutenções, o que anula qualquer impacto orçamentário negativo imediato._x000D_
+III. Do Controle e Sanções_x000D_
+O Artigo 3º reforça o controle da prestação de contas ao prever que o descumprimento sujeita o responsável ao ressarcimento integral ao erário do valor gasto indevidamente. Tal medida protege o patrimônio público contra o uso da máquina administrativa para promoção pessoal._x000D_
+3. VOTO DO RELATOR_x000D_
+O projeto está em estrita consonância com os principios da Impessoalidade e Eficiência (Art. 37 da CF/88) e com as normas de responsabilidade fiscal, uma vez que promove a austeridade e evita o desperdício de recursos públicos com propaganda política travestida de comunicação institucional._x000D_
+Pelo exposto, manifesto meu voto pela APROVAÇÃO do Projeto de Lei no âmbito desta Comissão de_x000D_
+Finanças, Orçamento, Controle e Prestação de Contas._x000D_
+É O PARECER._x000D_
+Sala das Comissões, 20 de Março de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Julio Cezar - Membro</t>
+  </si>
+  <si>
+    <t>5730</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5730/parecer_cfocpc_ao_ses_11-25.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE FINANÇAS, ORÇAMENTO, CONTROLE E PRESTAÇÕES DE CONTAS _x000D_
+PARECER AO SUBSTITUTIVO AO PROJETO DE LEI Nº 119/2025. DE Nº 011/25_x000D_
+ASSUNTO: INSTITUI O DIA MUNICIPAL DA CAVALGADA NO CALENDÁRIO OFICIAL DE EVENTOS DO_x000D_
+MUNICÍPIO DE ITAGUAÍ._x000D_
+AUTOR: Vereador Agenor de Oliveira Teixeira_x000D_
+RELATOR: Vereador Guilherme Farias_x000D_
+1. RELATÓRIO_x000D_
+A presente proposição visa incluir o "Dia Municipal da Cavalgada" no Calendário Oficial do Município, a ser celebrado anualmente no dia 1º de maio. O projeto estabelece diretrizes para a valorização cultural, turismo rural e bem-estar animal._x000D_
+Cabe a esta Comissão analisar a compatibilidade da matéria com as leis orçamentárias vigentes e o impacto financeiro nas contas públicas municipais._x000D_
+2. FUNDAMENTAÇÃO TÉCNICA E FINANCEIRA_x000D_
+I. Da Ausência de Aumento de Despesa Obrigatória_x000D_
+Após análise do texto, verifica-se que o projeto possui natureza eminentemente autorizativa e declaratória. A instituição de uma data no calendário oficial não obriga o Poder Executivo a realizar gastos fixos ou criar novos órgãos administrativos. Portanto, não há criação de despesa obrigatória de caráter continuado, o que dispensa a apresentação de estimativa de impacto trienal exigida pelo Art. 16 da Lei de Responsabilidade Fiscal (LRF)._x000D_
+Il. Das Parcerias e Fomento Econômico_x000D_
+O Art. 5º do substitutivo prevê expressamente que o imunicípio poderá celebrar parcerias com entidades públicas e privadas para a viabilização de eventos. Tal dispositivo permite que a festividade seja custeada majoritariamente por iniciativa privada ou convênios, desonerando o tesouro municipal._x000D_
+Além disso, a justificativa do projeto aponta para o incremento da economia local através do turismo rural e comércio, o que gera potencial aumento na arrecadação de tributos (como ISS e taxas), resultando em saldo positivo para o erário._x000D_
+III. Da Compatibilidade Orçamentária_x000D_
+Caso o Poder Executivo decida investir recursos próprios na celebração, estes deverão estar previstos na Lei Orçamentária Anual (LOA) e no Plano Plurianual (PPA), dentro das dotações destinadas à Secretaria de Cultura ou de Eventos, não havendo óbice financeiro para a aprovação da matéria._x000D_
+3. VOTO DO RELATOR_x000D_
+Considerando que a proposição não gera despesas obrigatórias imediatas, respeita a Lei de Responsabilidade Fiscal e possui potencial de fomentar a economia e o turismo local, meu voto é pela APROVAÇÃO do Substitutivo ao Projeto de Lei nº 119/2025 no âmbito desta Comissão de Finanças, Orçamento, Controle e Prestação de Contas._x000D_
+Sala das Comissões, 17 de Março de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Julio Cezar - Membro</t>
+  </si>
+  <si>
+    <t>5731</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5731/parecer_cfocpc_ao_pl129-25.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE FINANÇAS, ORÇAMENTO, CONTROLE E PRESTAÇÃO DE CONTAS _x000D_
+PARECER AO PROJETO DE LEI DE Nº 129/25 DO VER. AGENOR DE OLIVEIRA TEIXEIRA_x000D_
+ASSUNTO: DISPÕE SOBRE O USO DE IDENTIFICAÇÃO FUNCIONAL DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO E DO PODER LEGISLATIVO MUNICIPAL QUANDO EM ATIVIDADES EXTERNAS DE VISTORIA, FISCALIZAÇÃO, INSPEÇÃO E INAUGURAÇÃO NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDENCIAS._x000D_
+RELATOR: Vereador Guilherme Farias_x000D_
+1. RELATÓRIO_x000D_
+Vem para análise desta Comissão o Projeto de Lei que estabelece a obrigatoriedade de uso de crachá de identificação funcional e colete padronizado para servidores municipais (Executivo e Legislativo) que realizem vistorias, fiscalizações, inspeções ou inaugurações no âmbito de Itaguaí._x000D_
+O objetivo é garantir transparência e segurança tanto para o cidadão quanto para o agente público, evitando fraudes e garantindo a credibilidade do serviço._x000D_
+2. FUNDAMENTAÇÃO TÉCNICA E FINANCEIRA_x000D_
+I. Da Natureza da Despesa_x000D_
+O projeto prevê em seu Artigo 6º que as despesas decorrentes da execução da lei correrão por conta das dotações próprias do orçamento vigente. Trata-se de uma despesa de custeio administrativo ordinário. A confecção de crachás e coletes é considerada uma despesa de baixo impacto orçamentário, não se enquadrando como criação de "despesa obrigatória de caráter continuado" de grande vulto nos moldes da_x000D_
+Lei de Responsabilidade Fiscal (LRF)._x000D_
+II. Da Eficiência e Prevenção de Gastos_x000D_
+Sob a ótica do controle e prestação de contas, a padronização da identificação funcional é uma medida de eficiência administrativa. Ao evitar que pessoas não autorizadas se passem por fiscais, o Município previne litígios judiciais e indenizações por danos causados por falsários, o que representa uma economia indireta para o erário público._x000D_
+III. Da Compatibilidade Orçamentária_x000D_
+Considerando que a administração pública já possui dotações para materiais de consumo e equipamentos de proteção/identificação, a implementação desta lei exige apenas um remanejamento interno ou utilização de saldos já previstos para a manutenção das secretarias e da própria Câmara Municipal._x000D_
+Portanto, não há óbice orçamentário que impeça a tramitação._x000D_
+3. VOTO DO RELATOR_x000D_
+Diante da análise, verifica-se que a proposição é financeiramente exequível, apresenta baixo custo de implementação e promove a iransparência na aplicação dos recursos e na prestação do serviço público._x000D_
+Pelo exposto, manifesto meu voto pela APROVAÇÃO do Projeto de Lei no âmbito desta Comissão de_x000D_
+Finanças, Orçamento, Controle e Prestação de Contas._x000D_
+É O PARECER._x000D_
+Sala das Comissões, 20 de Março de 2026._x000D_
+(aa) José Domingos- Presidente_x000D_
+Guilherme Faria - Relator_x000D_
+Julio Cezar - Membro</t>
+  </si>
+  <si>
+    <t>5732</t>
+  </si>
+  <si>
+    <t>CAAS - Comissão de Assistência e Ação Social</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5732/parecer_pl_-_114.2025.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Assistência e Ação Social._x000D_
+Assunto: Projeto de Lei nº 114 de 2025 de autoria da Ver. Paty Bumerangue._x000D_
+Ementa: INSTITUI O PROGRAMA DE INCENTIVO À INCLUSÃO SOCIAL DA PESSOA COM DEFICIÊNCIA ATRAVÉS DO ESPORTE NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relatora: Ver. Karine Brandão._x000D_
+Analisando o Projeto de Lei em epígrafe. opino favoravelmente quanto a sua Aprovação._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 18 de março de 2026._x000D_
+(ass.)_x000D_
+Ver. Sandro da Hermínio - Presidente;_x000D_
+Ver. Karine Brandão - Relatora;_x000D_
+Ver. Rachel Secundo - Membro.</t>
+  </si>
+  <si>
+    <t>5744</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5744/parecer_cs_-_pl_no_118-2025.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Saúde._x000D_
+Assunto: Projeto de Lei nº 118 de 2025 de autoria da Vereadora Paty Bumerangue._x000D_
+ Ementa: AUTORIZA O PODER EXECUTIVO A DISPONIBILIZAR UMA VAGA PARA UM ACOMPANHANTE DE PACIENTES IDOSOS OU PESSOAS DEFICIENTES, NA OCORRÊNCIA DE VIAGENS PARA PROCEDIMENTOS MÉDICOS FORA DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
+Relatora: Vereadora Karine Brandão. _x000D_
+Analisando o projeto de lei em epígrafe, opino favoravelmente quanto a sua Aprovação. _x000D_
+É o Parecer. _x000D_
+Sala das Comissões, 26 de março de 2026. _x000D_
+Vereadora Rachel Secundo - Presidente, Vereadora Karine Brandão - Relatora, Vereador Noel Pedrosa - Membro.</t>
+  </si>
+  <si>
+    <t>5754</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5754/parecer_ccjr_pl_57_2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+_x000D_
+Assunto: Projeto de Lei nº 57/26 de autoria do Poder Executivo._x000D_
+Ementa: Estabelece a Estrutura do Poder Executivo e dá outras providências._x000D_
+Relator: Vereadora Karine Brandão._x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela sua Constitucionalidade._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 27 de março de 2026._x000D_
+(aa) Ver. Zé Domingos - Presidente;_x000D_
+Ver. Karine Brandão - Relatora;_x000D_
+Ver. Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>5755</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5755/parecer_comissao_de_financas_pl_57_2026.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE FINANÇAS, ORÇAMENTO, CONTROLE E PRESTAÇÃO DE CONTAS._x000D_
+ASSUNTO: PROJETO DE LEI DE Nº 57/26 DE AUTORIA DO PODER EXECUTIVO._x000D_
+EMENTA: ESTABELECE À ESTRUTURA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+RELATOR: Vereador Guilherme Farias._x000D_
+Analisando o Projeto de Lei em epígrafe, opino favoravelmente quanto a sua Aprovação._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 27 de março de 2026._x000D_
+(aa) Ver. Zé Domingos - Presidente;_x000D_
+Ver. Guilherme Farias - Relator;_x000D_
+Ver. Julnho - Membro.</t>
+  </si>
+  <si>
+    <t>5759</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5759/parecer_ccjr_ao_pl_38-26.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO. _x000D_
+Assunto: Projeto de Lei nº 038/26 de autoria do Poder Executivo._x000D_
+Ementa: Dispõe sobre o parcelamento de débitos do Município de Itaguaí com seu Regime Próprio de Previdência Social - RPPS._x000D_
+Autor: Poder Executivo._x000D_
+Relator: Ver. Guilherme Farias_x000D_
+Pelo exposto, voto pela Admissibilidade e Constitucionalidade do Projeto de Lei, opinando favoravelmente ao seu prosseguimento._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 25 de Março de 2026._x000D_
+_x000D_
+(aa) José Domingos- Presidente;_x000D_
+Guilherme Farias -Relator;_x000D_
+Karine Brandão - Membro.</t>
+  </si>
+  <si>
+    <t>5760</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5760/parecer_ccjr_ao_pl_39-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+Assunto: Projeto de Lei nº 39 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: Revoga a Lei nº 3.553/2017 e dá outras providências._x000D_
+Relatora: Vereadora Karine Brandão._x000D_
+ Após analisar a matéria, opino pela sua Constitucionalidade quanto a aprovação do projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 25 de março de 2026._x000D_
+(aa) José Domingos - Presidente;_x000D_
+Karine Brandão - Relatora;_x000D_
+Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>5761</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5761/parecer_ccjr_ao_pl_40-26_1.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+Assunto: Projeto de Lei nº 40 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: TOMBA PARA FINS DE PRESERVAÇÃO POR SEU VALOR HISTORICO E CULTURAL A CAPELA DE ITINGA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relatora: Vereadora Karine Brandão Barbosa de Lima._x000D_
+Após analisar a matéria, opino pela sua Constitucionalidade quanto a aprovação do projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 25 de março de 2026._x000D_
+_x000D_
+(aa) José Domingos - Presidente;_x000D_
+Karine Brandão - Relatora;_x000D_
+Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>5762</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5762/parecer_cfocpc_pl_30-26.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE FINANÇAS, ORÇAMENTO, CONTROLE E PRESTAÇÕES DE CONTAS _x000D_
+Assunto: Projeto de Lei  nº 30/2026 de autoria do Poder Executivo. _x000D_
+Ementa: AUTORIZA O PODER EXECUTIVO A RECEBER, A TÍTULO DE DOAÇÃO, BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Vereador Guilherme Farias_x000D_
+Assim, não havendo óbices financeiros ou afronta à Lei de Responsabilidade Fiscal, manifesto meu voto FAVORÁVEL à aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 31 de Março de 2026._x000D_
+(aa) José Domingos - Presidente;_x000D_
+Guilherme Farias - Relator;_x000D_
+Julio Cézar - Membro.</t>
+  </si>
+  <si>
+    <t>5799</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5799/parecer_ccjr_ao_pl_41-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 41 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: DISPÕE SOBRE A AUTORIZAÇÃO PARA A FILIAÇÃO DA BANDA MUNICIPAL DE ITAGUAÍ E O PAGAMENTO DE ANUIDADE À FEDERAÇÃO DE FANFARRAS E BANDAS DO ESTADO DO RIO DE JANEIRO (FFABERJ) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relatora: Vereadora Karine Brandão._x000D_
+…_x000D_
+A Comissão de Constituição, Justiça e Redação, após analisar a matéria, opino_x000D_
+pela Constitucionalidade quanto a aprovação do Projeto de Lei._x000D_
+É o parecer que subscrevemos e submetemos ao douto Plenário._x000D_
+Sala das Comissões, 25 de março de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias -Membro</t>
+  </si>
+  <si>
+    <t>5800</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5800/parecer_114_ata_07o.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE ATENÇÃO A PESSOA COM DEFICIÊNCIA._x000D_
+Assuntp: Projeto de Lei nº 114 de 2025 de autoria da Verª Patrícia Fernanda kuchenbecker_x000D_
+Ementa: INSTITUI O PROGRAMA DE INCENTIVO À INCLUSÃO SOCIAL DA PESSOA COM DEFICIÊNCIA ATRAVÉS DO ESPORTE NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Verª KARINE BRANDÃO._x000D_
+Analisando o projeto de lei em epígrafe, que opino pela sua Aprovação._x000D_
+ É O PARECER._x000D_
+Sala das Comissões, 02 de abril de 2026_x000D_
+ass. Ver.ª Patrícia Fernanda kuchenbecker_x000D_
+ass. Ver.ª Karine Brandão relatora_x000D_
+ass. Ver. Sandro da Hermínio</t>
+  </si>
+  <si>
+    <t>5817</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5817/parecer_cfocpc_pl_038_2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei 038/2026 de autoria do Poder Executivo. _x000D_
+Ementa: DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE ITAGUAÍ COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS._x000D_
+Relator: Ver. Julinho._x000D_
+ Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer._x000D_
+Sala das Comissões, terça-feira, 07 de abril de 2026._x000D_
+(aa) Ver. Zé Domingos - Presidente; Ver. Julinho - Relator; Ver. Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>5818</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5818/parecer_ccjr_ao_pl_61-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+Assunto: Projeto de Lei nº 61 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: INSTITUI NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ O INCENTIVO FISCAL DE ISS EM BENEFÍCIO DA PRODUÇÃO DE PROJETOS CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relatora: Ver. Karine Brandão._x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela sua Constitucionalidade. _x000D_
+É o Parecer._x000D_
+Sala das Comissões, 01 de abril de 2026._x000D_
+(aa) José Domingos - Presidente;_x000D_
+Karine Brandão - Relatora;_x000D_
+Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>5859</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5859/parecer_ccjr_ao_pl_42-26.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+Assunto: PROJETO DE LEI DE Nº 42/26 DE AUTORIA DO PODER EXECUTIVO._x000D_
+EMENTA: AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+RELATOR: Ver. GUILHERME FARIAS_x000D_
+..._x000D_
+Pelo exposto, o voto é FAVORÁVEL À TRAMITAÇÃO, quanto aos aspectos de Constitucionalidade, Juridicidade e técnica Legislativa._x000D_
+É o Parecer._x000D_
+_x000D_
+Sala das Comissões, 31 de Março de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5860</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5860/parecer_ccjr_ao_pl_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+Assunto: Projeto de Lei nº  60/2026 de autoria do Poder Executivo._x000D_
+Ementa:  Altera e Inclui Dispositivos ao Artigo 45 da Lei Municipal Nº 4.056 de 09 de Janeiro de 2023._x000D_
+Relator: Ver. Guilherme Farias_x000D_
+Opina-se pela Constitucionalidade e Aprovação._x000D_
+Sala das Comissões, 02 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão -Membro</t>
+  </si>
+  <si>
+    <t>5861</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5861/parecer_ccjr_ao_pl_62-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação,_x000D_
+Assunto:  Projeto de Lei nº 62/2026 de autoria do Poder Executivo_x000D_
+ASSUNTO: REGULAMENTA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Guilherme Farias_x000D_
+..._x000D_
+Esta Relatoria conclui pela ADMISSIBILIDADE e CONSTITUCIONALIDADE do Projeto de Lei._x000D_
+É o Parecer_x000D_
+_x000D_
+Sala das Comissões, 03 de Abril de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5862</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5862/parecer_cfocpc_pl_29_2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 29/2026 de autoria do Poder Executivo _x000D_
+Ementa: PROJETO DE LEI QUE ALTERA O INCISO II DO ART. 150 DA LEI MUNICIPAL Nº 2.412/2003._x000D_
+Relator: Vereador Guilherme Farias_x000D_
+..._x000D_
+Opina-se pela Aprovação da proposta._x000D_
+É o Parecer_x000D_
+Sala das Comissões, 02 de Abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Julinho - Membro</t>
+  </si>
+  <si>
+    <t>5863</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5863/parecer_cfocpc_veto_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: VETO PARCIAL Nº 01/2026 AO PROJETO DE LEI N° 49/2025 de autoria do Poder Executivo._x000D_
+Ementa: ALTERA A LEI Nº 4.064/2023 E A LEI Nº 1.207/1987, DISPONDO SOBRE A BANDA MUNICIPAL DE ITAGUAÍ (BAMITA) E INSTITUINDO O PROGRAMA DE APOIO À FORMAÇÃO MUSICAL._x000D_
+Relator: Vereador Guilherme Farias_x000D_
+..._x000D_
+_x000D_
+Manifesto meu voto pela MANUTENÇÃO DO VETO PARCIAL Nº 01/2026._x000D_
+É o Parecer_x000D_
+Sala das Comissões, 26 de Março de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Julinho - Membro</t>
+  </si>
+  <si>
+    <t>5871</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5871/parecer_cfocpc_pl_42_2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finnaças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto e Lei 042/2026 de autoria do Poder Executivo._x000D_
+Ementa: Autoriza o Poder Executivo a abrir créditos adicionais aos órgãos municipais e dá outras providências._x000D_
+..._x000D_
+Voto do Relator:_x000D_
+Diante do exposto, o voto é pela aprovação do Projeto de Lei em epígrafe, por entender que o mesmo cumpre os preceitos legaise possui interesse público manifesto. (aa) Ver. Zé Domingos - Presidente; Ver. Guilherme Farias - Relator; Ver. Julinho - Membro.</t>
+  </si>
+  <si>
+    <t>5872</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5872/parecer_cfocpc_pl_62_2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei 62/2026 de autoria do Poder Executivo._x000D_
+Ementa: Regulamenta a contratação por tempo determinando para atender necessidade temporária de excepcional interesse público, e dá outras providências._x000D_
+Relator: Ver. Julinho._x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela aprovação. É o Parecer. Sala das Comissões 10 de abril de 2026._x000D_
+(aa) Ver. Zé Domingos - Presidente; Ver. Julinho - Relator; Ver. Guilherme Farias - Membros.</t>
+  </si>
+  <si>
+    <t>5890</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5890/parecer_ccjr_ao_pl_135-25.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+ASSUNTO: Projeto de Lei n° 135/2025 de autoria da Vereadora Karine Brandão._x000D_
+EMENTA: INSTITUI O PROGRAMA "MEU BAIRRO EM AÇÃO", DESTINADO AO INCENTIVO DE BOAS PRÁTICAS COMUNITÁRIAS E MELHORIA DOS BAIRROS DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS._x000D_
+RELATOR: Vereador Guilherme Farias._x000D_
+..._x000D_
+_x000D_
+Manifesta-se pela CONSTITUCIONALIDADE. É o Parecer_x000D_
+Sala das Comissões 03, de março de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão -Membro</t>
+  </si>
+  <si>
+    <t>5891</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5891/parece_ccj_ao_pl_136-25.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+_x000D_
+ASSUNTO: Projeto de Lei n° 136/25 de autoria da Vereadora Karine Brandão._x000D_
+EMENTA: INSTITUI O PROGRAMA MUNICIPAL DE ESTÍMULO À IDENTIFICAÇÃO PRECOCE DE SINAIS DO_x000D_
+TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+RELATOR: Vereador Guilherme Farias_x000D_
+_x000D_
+..._x000D_
+Manifesto meu voto pela Constitucionalidade do Projeto de Lei em tela, opinando por sua regular tramitação neste Poder Legislativo._x000D_
+É o parecer._x000D_
+Sala das Comissões, 03 de Março de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5892</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5892/parecer_ccjr_ao_pl_137-25.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+ASSUNTO: Projeto de Lei de nº 137/25 de autoria da Vereadora Karine Brandão._x000D_
+EMENTA: INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO À VIOLÊNCIA CONTRA EDUCADORES NO ÂMBITO DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+RELATOR: Vereador Guilherme Farias_x000D_
+..._x000D_
+_x000D_
+Manifesto meu voto pela CONSTITUCIONALIDADE, JURIDICIDADE E LEGALIDADE do referido Projeto de Lei, opinando por sua regular tramitação._x000D_
+É o parecer._x000D_
+Sala das Comissões, 03 de Março de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão- Membro</t>
+  </si>
+  <si>
+    <t>5893</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5893/parecer_ccjr_ao_pl_32-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+Assunto: Projeto de Lei n° 32 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: CRIA O CORPO CÊNICO DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relatora: Verª. Karine Brandão Barbosa de Lima._x000D_
+..._x000D_
+Opina pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+_x000D_
+Sala das Comissões, 06 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5894</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5894/parecer_ccjr_ao_pl33-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+Assunto: Projeto de Lei n° 33 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: ALTERA O ART. 32 DA LEI N° 3.256/2014 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relatora: Verª. Karine Brandão._x000D_
+..._x000D_
+ Opino pela emissão de parecer Constitucional. É o Parecer._x000D_
+Sala das comissões,06 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5895</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5895/parecer_ccjr_ao_pl_69-26.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+ _x000D_
+ASSUNTO: PL Nº 69/ 26 DE AUTORIA DO PODER EXECUTIVO. _x000D_
+EMENTA: DISPÕE SOBRE A CRIAÇÃO DA FUNDAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR PROCON-ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+RELATOR: VEREADOR GUILHERME FARIAS_x000D_
+..._x000D_
+Manifesto meu voto pela Constitucionalidade e Legalidade deste Projeto de Lei. É o parecer_x000D_
+Sala das Comissões, 10 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5896</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5896/parecer_cfocpc_pl_33-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas _x000D_
+Assunto: Projeto de Lei Nº033 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: "ALTERA O ART. 32 DA LEI Nº3.256/2014 E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
+Relator: Ver. Julio Cézar_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o parecer_x000D_
+Sala das Comissões, 10 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5903</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5903/parecer_cfocpc_pl39_2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei n 039 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: Revoga a Lei n 3.553/2017  e dá outras._x000D_
+Relator: Ver. Júlio César._x000D_
+Analisando o Proejto de Lei em epígrafe, opinio pela aprovação. É o parecer. Sala das Comomissões, 14/04/2026. (aa) Ver. Zé Domingos - Presidente; Ver. Julinho - Relator; Ver. Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>5904</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei 72 de autoria do Poder Executivo. _x000D_
+Ementa: PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2026._x000D_
+Relator: Dra. Karine Brandão._x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Constitucionalidade. É o Parecer._x000D_
+Sala das Comissões, quinta-feira, 16 de abril de 2026._x000D_
+(aa) Ver. Zé Domingos - Presidente; Ver. Dra. Karine Brandão - Relator; Ver. Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>5906</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5906/parecer_pl_69_cfocpc.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei rº 069 de 2026 de autoria da Vereadora Rachel_x000D_
+Secundo._x000D_
+Ementa: Dispõe sobre a criação do PROCON Municipal de Itaguaí e dá_x000D_
+outras providências._x000D_
+Relator: Ver. Guilherme Farias_x000D_
+..._x000D_
+Diante do exposto, considerando a relevância social da matéria e a_x000D_
+adequação orçamentária comprovada, opino pela aprovação do Projeto de_x000D_
+Lei nº 69 de 2026._x000D_
+É o parecer.</t>
+  </si>
+  <si>
+    <t>5905</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei 72 de autoria do Poder Executivo. _x000D_
+Ementa: PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2026._x000D_
+Relator: Julinho_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer._x000D_
+Sala das Comissões, quinta-feira, 16 de abril de 2026._x000D_
+(aa)_x000D_
+Ver. Zé Domingos_x000D_
+Presidente_x000D_
+_x000D_
+_x000D_
+Ver. Julinho_x000D_
+Relator_x000D_
+_x000D_
+_x000D_
+Ver. Guilherme Farias_x000D_
+Membro</t>
+  </si>
+  <si>
+    <t>5907</t>
+  </si>
+  <si>
+    <t>CEC - Comissão de Educação e Cultura</t>
+  </si>
+  <si>
+    <t>Comissão de Educação e Cultura_x000D_
+Assunto: Projeto de Lei 33 de autoria do Poder Executivo. _x000D_
+Ementa: ALTERA O ART. 32 DA LEI Nº 3.256/2014 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Julinho._x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer._x000D_
+Sala das Comissões, quinta-feira, 16 de abril de 2026._x000D_
+(aa) Ver. Noel da SOS_x000D_
+Presidente_x000D_
+Ver. Julinho_x000D_
+Relator_x000D_
+Ver. Sandro da Hermínio_x000D_
+Membro</t>
+  </si>
+  <si>
+    <t>5908</t>
+  </si>
+  <si>
+    <t>CDC - Comissão de Defesa do Consumidor</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5908/parecer_pl_69_cdc.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Defesa do Consumidor_x000D_
+Assunto: Projeto de Lei nº 69 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: DISPÕE SOBRE 4 CRIAÇÃO DA FUNDAÇÃO DE PROTEÇÃO E_x000D_
+DEFESA DO CONSUMIDOR PROCON-ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Vinicius Alves_x000D_
+Analisando o Projeto de Lei nº 069/2026, esta Comissão Parlamentar de_x000D_
+Defesa do Consumidor, no uso de suas atribuições regimentais,_x000D_
+manifesta-se nos seguintes termos:_x000D_
+..._x000D_
+Analisando o projeto de lei em epígrafe, opino pela arovação. É o parecer._x000D_
+Sala das Comissões, 16/04/2026._x000D_
+(aa) Zé Domingos - Presidente;_x000D_
+Ver,. Vinícius Alves - Relator;_x000D_
+Ver. Alex Alves - Membro.</t>
+  </si>
+  <si>
+    <t>5909</t>
+  </si>
+  <si>
+    <t>CMADUS - Comissão de Meio Ambiente, Desenvolvimento Urbano e Sustentável</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5909/parecer_pl_039_cmdus.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Meio Ambiente, Desenvolvimento Urbano e_x000D_
+Sustentável_x000D_
+PARECER_x000D_
+Assunto: Projeto de Lei nº 039 de 2026 de autoria do Prefeito Municipal_x000D_
+Haroldo Rodrigues Jesus_x000D_
+Ementa: “REVOGA A LEI Nº 3.553/2017 E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS”_x000D_
+Relator: Ver. José Domingos do Rozário_x000D_
+Analisando o Projeto de Lei em epigrafe, opino pela Aprovação. É o_x000D_
+Parecer._x000D_
+Sala das Comissões, 16 de Abril de 2026.</t>
+  </si>
+  <si>
+    <t>5961</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5961/parecer_ccjr_ao_pl_139-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei nº 139/2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: "INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, A POLÍTICA MUNICIPAL DE IDENTIFICAÇÃO E MONITORAMENTO DE PESSOAS COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+Esta relatoria manifesta-se pela Constitucionalidade do referido Projeto de Lei._x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões,  03 de março de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5962</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5962/parecer_ccjr_ao_pl_140-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei Nº140/2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: "INSTITUI O PROGRAMA MUNICIPAL JOVEM FUTURO, ESCOLHAS QUE CONSTROEM O AMANHÃ, VOLTADO À REALIZAÇÃO DE AÇÕES EDUCATIVAS E CICLOS DE PALESTRAS NAS ESCOLAS PÚBLICAS MUNICIPAIS SOBRE EMPREENDEDORISMO JUVENIL E PREVENÇÃO AO USO DE DROGAS, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+Esta relatoria manifesta-se pela Constitucionalidade do referido Projeto de Lei._x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões,  03 de março de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5963</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5963/parecer_ccjr_ao_pl_145-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei nº 145 de 2025 de autoria do Ver. Fabinho Rocha_x000D_
+Ementa: "Dispõe sobre a obrigatoriedade de aplicação do Teste de Glicemia nos prontos-socorros e unidades básicas de saúde da rede pública e privada em crianças e adolescentes, no âmbito do município de Itaguaí no Rio de Janeiro."_x000D_
+_x000D_
+RELATORA: Verª Karine Brandão _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela sua Constitucionalidade. _x000D_
+É o Parecer._x000D_
+Sala das Comissões,03 de Março de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+ Karine Brandão - Relator_x000D_
+ Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5964</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5964/parecer_ccjr_ao_pl_10-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei Nº10 de 2026 de autoria da Vereadora Rachel Secundo_x000D_
+Ementa: "Institui a Ficha Mulher Protegida – Ficha Lilás como instrumento de identificação, registro, encaminhamento e integração à rede de apoio de mulheres vítimas de violência no Município de Itaguaí, e dá outras providências."_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+_x000D_
+Manifesto meu voto pela Constitucionalidade do Projeto de Lei._x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões, 10 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5965</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5965/parecer_ccjr_ao_pl_19-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto:  Projeto de Lei nº 19/2026 de autoria da vereadora Karine Brandão_x000D_
+Ementa:  "ESTABELECE DIRETRIZES PARA A PROMOÇÃO DA BUSCA ATIVA ESCOLAR DA EDUCAÇÃO DE JOVENS E ADULTOS - EJA, COM INCENTIVO A QUALIFICAÇÃO PROFISSIONAL, AO PRIMEIRO EMPREGO E A INSERÇÃO NO MUNDO DO TRABALHO NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
+_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+_x000D_
+Ante o exposto, esta Relatoria conclui pela Constitucionalidade do Projeto de Lei._x000D_
+É o parecer._x000D_
+Sala das Comissões, 09 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5966</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5966/pareceer_ccjr_ao_pl_20-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei nº 20/2026 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: "ESTABELECE DIRETRIZES PARA A CRIAÇÃO DE CANAL DE ATENDIMENTO DESTINADO AO RECEBIMENTO DE DENÚNCIAS DE MAUS-TRATOS CONTRA PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+Esta Relatoria conclui pela Constitucionalidade do Projeto de Lei_x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões,  09 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5967</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5967/parecer_ccjr_pl_22-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei nº 22/2026 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: "DISPÕE SOBRE A AUTORIZAÇÃO DA ENTRADA DO PROFISSIONAL PROPAGANDISTA DE PRODUTOS FARMACÊUTICOS NAS UNIDADES DA REDE PÚBLICA MUNICIPAL DE SAÚDE DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+manifesto meu voto pela Constitucionalidade._x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões,  10 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5968</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5968/parecer_ccjr_ao_pl_63-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto:  Projeto de Lei Nº63/2026 de autoria do Poder Executivo_x000D_
+Ementa: "DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2026/2029, INSTITUIDO PELA LEI Nº 4.305, DE 29 DE DEZEMBRO DE 2025."_x000D_
+_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+_x000D_
+Manifesto meu voto pela Constitucionalidade do Projeto de Lei._x000D_
+É o parecer._x000D_
+Sala das Comissões, 10 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5969</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5969/parecer_ccjr_ao_pl_70-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+_x000D_
+Assunto: Projeto de Lei nº70 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: "DENOMINA OFICIALMENTE PRAÇA PÚBLICA NO BAIRRO JARDIM AMÉRICA, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+_x000D_
+RELATORA: Karine Brandão_x000D_
+..._x000D_
+_x000D_
+Opina pela Constitucionalidade quanto a aprovação do Projeto de Lei._x000D_
+É o parecer._x000D_
+Sala das Comissões, 14 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Karine Brandão - Relator_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>5970</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5970/parecer_ccjr_ao_pl_85-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei Nº85/2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: "INSTITUI O PROGRAMA MUNICIPAL DE INCLUSÃO DIGITAL PARA A PESSOA IDOSA NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+_x000D_
+Manifesto meu voto pela Constitucionalidade do Projeto de Lei._x000D_
+É o parecer._x000D_
+Sala das Comissões, 10 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5971</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5971/parecer_ccjr_ao_pl_87-25pdf.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei nº 87/2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: "DISPÕE SOBRE A GARANTIA DE CONTINUIDADE DO ANO LETIVO PARA CRIANÇAS E ADOLESCENTES INTERNADOS EM UNIDADE DE SAÚDE NO MUNICÍPIO DE ITAGUAÍ, MEDIANTE ATENDIMENTO EDUCACIONAL POR EQUIPE MULTIDISCIPLINAR."_x000D_
+_x000D_
+RELATOR: Guilherme Farias_x000D_
+..._x000D_
+_x000D_
+Manifesto meu voto pela Constitucionalidade do Projeto de Lei._x000D_
+É o parecer._x000D_
+Sala das Comissões, 10 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>5972</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5972/parecer_financas_ao_pl_103-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 103 de 2025 de autoria do Ver. Nando Rodrigues _x000D_
+Ementa: DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA WI-FI COMUNITÁRIO”. O PROJETO PREVÊ A INSTALAÇÃO DE PONTOS DE ACESSO A INTERNET GRATUITOS EM TODOS OS BAIRROS DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Ver. Julio Cezar_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+ É o parecer._x000D_
+Sala das Comissões, 03 de março de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5973</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5973/parecer_financas_ao_pl_127-25_1.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas _x000D_
+Assunto: Projeto de Lei nº 127 de 2025 de autoria do Ver Fabinho Taciano_x000D_
+Ementa: "Dispõe Sobre Regulamentar no Âmbito do Município de Itaguaí a Prática da Telemedicina.."_x000D_
+_x000D_
+Relator: Ver. Julio Cezar _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. _x000D_
+É o parecer. _x000D_
+Sala das Comissões, 24 de março de 2026 _x000D_
+(aa) José Domingos - Presidente _x000D_
+Julio Cézar - Relator _x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5974</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5974/parecer_financas_ao_pl_128-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas _x000D_
+Assunto: Projeto de Lei nº 128 de 2025 de autoria do Ver Fabinho Taciano_x000D_
+Ementa: "Dispõe sobre criar o Vale Saúde no Município de Itaguaí e dá outras providências" _x000D_
+_x000D_
+Relator: Ver. Julio Cezar _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. _x000D_
+É o parecer. _x000D_
+Sala das Comissões, 24 de março de 2026_x000D_
+(aa) José Domingos - Presidente _x000D_
+Julio Cézar - _x000D_
+Relator Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5975</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5975/parecer_financas_ao_pl_134-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 134 de 2025 de autoria da Verª Karine Brandão_x000D_
+Ementa: "Institui o evento Virada Inclusiva no município de Itaguaí e dá outras providências"_x000D_
+Relator: Ver. Julio Cezar _x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. _x000D_
+É o parecer. Sala das Comissões, 24 de março de 2026 _x000D_
+(aa) José Domingos - Presidente _x000D_
+Julio Cézar - Relator _x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5976</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5976/parecer_financas_ao_pl_013-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas _x000D_
+Assunto: Projeto de Lei nº 013 de 2026 de autoria da Verª Rachel Secundo_x000D_
+Ementa: "DISPÕE SOBRE A IMPLANTAÇÃO DA MUSICOTERAPIA COMO PRÁTICA COMPLEMENTAR DE PROMOÇÃO DA SAÚDE, BEM‐ESTAR E DESENVOLVIMENTO SOCIAL NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+_x000D_
+Relator: Ver. Julio Cezar _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+ É o parecer. _x000D_
+Sala das Comissões, 02 de abril de 2026 _x000D_
+(aa) José Domingos - Presidente _x000D_
+Julio Cézar - Relator _x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>5977</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5977/parecer_financas_ao_pl_028-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas _x000D_
+Assunto: Projeto de Lei nº 028 de 2026 de autoria do Poder Executivo_x000D_
+Ementa: "Aprova o Plano Municipal de Cultura (PMC) e dá outras providências." _x000D_
+_x000D_
+Relator: Ver. Julio Cezar _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer._x000D_
+ _x000D_
+Sala das Comissões, 02 de abril de 2026 _x000D_
+(aa) José Domingos - Presidente _x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6003</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6003/parecer_pl_123_cdc.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Defesa do Consumidor._x000D_
+Assunto: Projeto de Lei nº 123 de 2025 de autoria do Ver. Adilson Pimpo._x000D_
+Ementa: Dispõe sobre a obrigatoriedade de concessão de desconto proporcional na fatura das empresas prestadoras de serviço de internet fixa e móvel em caso de interrupção ou falha prolongada na prestação do serviço, e dá outras providências.’’_x000D_
+Relator: Ver. José Domingos do Rozário_x000D_
+Analisando o projeto de lei em epígrafe, opino pela Aprovação._x000D_
+ É o parecer. _x000D_
+Sala das Comissões, 24 de março de 2026. _x000D_
+Fábio Luís da Silva Rocha - Presidente, Ver. José Domingos - Relator, Ver. Alecsandro Alves de Azevedo - Membro. (aa)</t>
+  </si>
+  <si>
+    <t>6004</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6004/parecer_cs_-_pl_no_127-2025.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Saúde_x000D_
+Assunto: Projeto de Lei nº 127 de 2025 de autoria do Vereador Fabinho Taciano._x000D_
+Ementa: DISPÕE SOBRE REGULAMENTAR NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ A PRÁTICA DA TELEMEDICINA._x000D_
+Relatora: Vereadora Karine Brandão._x000D_
+Analisando o projeto de lei em epígrafe, opino pela Aprovação. _x000D_
+É o Parecer._x000D_
+Sala das Comissões, 05 de maio de 2026._x000D_
+Rachel Secundo da Silva - Presidente, Karine Brandão Barbosa de Lima - Relatora e Noel Pedrosa de Mello - Membro.</t>
+  </si>
+  <si>
+    <t>6005</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6005/parecer_cs_-_pl_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Saúde_x000D_
+Assunto: Projeto de Lei nº 13 de 2026 de autoria da Vereadora Rachel Secundo._x000D_
+Ementa: DISPÕE SOBRE A IMPLANTAÇÃO DA MUSICOTERAPIA COMO PRÁTICA COMPLEMENTAR DE PROMOÇÃO DA SAÚDE, BEM‐ESTAR E DESENVOLVIMENTO SOCIAL NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relatora: Vereadora Karine Brandão._x000D_
+Analisando o projeto de lei em epígrafe, opino pela Aprovação. _x000D_
+É o Parecer._x000D_
+Sala das Comissões, 05 de maio de 2026._x000D_
+Rachel Secundo da Silva - Presidente, Karine Brandão Barbosa de Lima - Relatora e Noel Pedrosa de Mello - Membro.</t>
+  </si>
+  <si>
+    <t>6006</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6006/parecer_cs_-_pl_no_22_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Saúde_x000D_
+Assunto: Projeto de Lei nº 22 de 2026 de autoria da Vereadora Karine Brandão._x000D_
+Ementa: DISPÕE SOBRE A AUTORIZAÇÃO DA ENTRADA DO PROFISSIONAL PROPAGANDISTA DE PRODUTOS FARMACÊUTICOS NAS UNIDADES DA REDE PÚBLICA MUNICIPAL DE SAÚDE DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Vereador Noel Pedrosa de Mello._x000D_
+Analisando o projeto de lei em epígrafe, opino pela Aprovação. _x000D_
+É o Parecer._x000D_
+Sala das Comissões, 05 de maio de 2026._x000D_
+Rachel Secundo da Silva - Presidente, Noel Pedrosa de Mello - Relator e Karine Brandão Barbosa de Lima - Membro.</t>
+  </si>
+  <si>
+    <t>6012</t>
+  </si>
+  <si>
+    <t>CDH - Comissão de Direitos Humanos</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6012/parecer_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE DIREITOS HUMANOS_x000D_
+Assunto: Projeto de Lei nº 103 de 2025 de autoria do Ver. Nando Rodrigues._x000D_
+Ementa: “DISPOE SOBRE A CRIACÃO DO “PROGRAMA WI-FI COMUNITÁRIO” NO MUNICÍPIO DE ITAGUAÍ._x000D_
+Relator:  Ver. Sandro da Hermínio._x000D_
+ Analisando o projeto de lei em epígrafe, que opino pela sua Aprovação._x000D_
+ É o Parecer._x000D_
+Sala das Comissões, 06 de maio de 2026._x000D_
+ass. Ver.ª Patrícia Fernanda kuchenbecker - Presidente;_x000D_
+ass. Ver. Sandro da Hermínio - Relator;_x000D_
+ass. Ver. Júlio Cezar José de Andrade Filho - Membro.</t>
+  </si>
+  <si>
+    <t>6013</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6013/parecer_134.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE ATENÇÃO A PESSOA COM DEFICIÊNCIA._x000D_
+Assunto: Projeto de Lei nº 134 de 2025 de autoria da Ver.ª Karine Brandão._x000D_
+Ementa:  INSTITUI O EVENTO “VIRADA INCLUSIVA” NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator:  Ver. Sandro da Hermínio. _x000D_
+Analisando o projeto de lei em epígrafe, que opino pela sua Aprovação._x000D_
+ É o Parecer._x000D_
+Sala das Comissões, 07 de maio de 2026._x000D_
+ass. Ver.ª Patrícia Fernanda kuchenbecker - Presidente;_x000D_
+ass. Ver.ª Karine Brandão - Membro;_x000D_
+ass. Ver. Sandro da Hermínio - Relator.</t>
+  </si>
+  <si>
+    <t>6036</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6036/parecer_ccjr_pl_05-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 05 de 2026 de autoria do Vereador Guilherme Farias._x000D_
+Ementa: "AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA 'ADOTE UMA PRAÇA' NO MUNICÍPIO DE ITAGUAÍ E ESTABELECE DIRETRIZES PARA A PARCERIA ENTRE O PODER PÚBLICO E A SOCIEDADE CIVIL."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opino pela Constitucionalidade quanto a aprovação do Projeto de Lei. _x000D_
+É o Parecer._x000D_
+Sala das Comissões, 14 de abril de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6037</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6037/parecer_ccjr_pl_11-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 11 de 2026 de autoria da Vereadora Rachel Secundo._x000D_
+Ementa: "Institui o Jardim Sensorial de Itaguaí como espaço público de inclusão, educação ambiental, bem-estar e estímulo sensorial, e dá outras providências.."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opino pela Constitucionalidade quanto a aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 14 de abril de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6038</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6038/parecer_ccjr_pl_27-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 27 de 2026 de autoria da Vereradora Patrícia Fernanda Kuchenbecker._x000D_
+Ementa: "DISPÕE SOBRE A CRIAÇÃO DE POLÍTICA MUNICIPAL DE PROMOÇÃO A CULTURA OCEÂNICA, FLUVIAL E PRESERVAÇÃO DOS MANGUEZAIS E NA REDE DE ENSINO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
+Relator: Verª. Karine Brandão._x000D_
+(...) _x000D_
+Após analisar a matéria, opino pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+É o Parecer_x000D_
+Sala das Comissões, 14 de abril de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6039</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6039/parecer_ccjr_pl_37-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n°37 de 2026 de autoria da Vereadora Patrícia Fernanda Kuchenbecker._x000D_
+Ementa: "DISPÕE SOBRE A CRIAÇÃO E IMPLANTAÇÃO DO PROJETO ESPORTE, CULTURA E INCLUSÃO, NOS FINAIS DE SEMANA E FERIADO NOS ESPAÇOS FÍSICOS DAS ESCOLAS DA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opino pela Constitucionalidade quanto a aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 14 de abril de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6040</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6040/parecer_ccjr_pl_59-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 59 de 2026 de autoria do Vererador Guilherme Severino Campos de Farias Kifer Ribeiro._x000D_
+Ementa: "ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 4.311/2025, DE 30 DE DEZEMBRO DE 2025, QUE INSTITUI O PROGRAMA DE FORTALECIMENTO DA AGRICULTURA FAMILIAR, INCENTIVO À PRODUÇÃO RURAL SUSTENTÁVEL E DESENVOLVIMENTO AGROECOLÓGICO, E DÁ OUTRAS PROVIDENCIAS”"_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opino pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+É o Parecer_x000D_
+Sala das Comissões, 14 de abril de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6041</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6041/parecer_cfocpc_ao_pl_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 032 de 2026 de autoria do Poder Executivo_x000D_
+Ementa: "CRIA O CORPO CÊNICO DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. _x000D_
+Sala das Comissões, 28 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6042</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6042/parecer_cfocpc_ao_pl60-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 060 de 2026 de autoria do Poder Executivo_x000D_
+Ementa: "ALTERA E INCLUI DISPOSITIVOS AO ARTIGO 45 DA LEI MUNICIPAL Nº 4.056, DE 09 DE JANEIRO DE 2023."_x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer._x000D_
+Sala das Comissões, 28 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6045</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+PARECER_x000D_
+Assunto: Projeto de Lei 84 de autoria do Poder Executivo. _x000D_
+Ementa: REVOGA A LEI Nº 4.325/2026 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Dra. Karine Brandão._x000D_
+ _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Constitucionalidade. É o Parecer._x000D_
+Sala das Comissões, quinta-feira, 14 de maio de 2026._x000D_
+(aa)_x000D_
+Ver. Zé Domingos_x000D_
+Presidente_x000D_
+_x000D_
+_x000D_
+Ver. Dra. Karine Brandão_x000D_
+Relator_x000D_
+_x000D_
+_x000D_
+Ver. Guilherme Farias_x000D_
+Membro</t>
+  </si>
+  <si>
+    <t>6046</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+PARECER_x000D_
+Assunto: Projeto de Lei 84 de autoria do Poder Executivo. _x000D_
+Ementa: REVOGA A LEI Nº 4.325/2026 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Julinho._x000D_
+ _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer._x000D_
+Sala das Comissões, quinta-feira, 14 de maio de 2026._x000D_
+(aa)_x000D_
+Ver. Zé Domingos_x000D_
+Presidente_x000D_
+_x000D_
+_x000D_
+Ver. Julinho_x000D_
+Relator_x000D_
+_x000D_
+_x000D_
+Ver. Guilherme Farias_x000D_
+Membro</t>
+  </si>
+  <si>
+    <t>6060</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6060/parecer_cec_pl_117_2025.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Educacão e Cultura_x000D_
+Assunto: Projeto de Lei n° 117 de 2025 de autoria da Ver'. Paty Bumerangue._x000D_
+Ementa: Considera-se a Banda Municipal de Itaguaí - BAMITA como bem cultural e imaterial de Itagual e dá outras providências._x000D_
+Relator: Ver. Julinho._x000D_
+Analisando o projeto de lei em epígrafe, opino pela Aprovação. _x000D_
+É o Parecer._x000D_
+Sala das Comissões, 28 de abril de 2026. (aa) Ver. Noel Pedrosa de Mello - Presidente; Ver. Julio Cézar José de Andrade Filho - Relator; Ver. Alexandro Valença de Paula - Membro.</t>
+  </si>
+  <si>
+    <t>6061</t>
+  </si>
+  <si>
+    <t>CACAJ - Comissão de Atenção à Criança, ao Adolescente e ao Jovem</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6061/parecer_cacaj_pl_118_2025.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE ATENÇÃO À CRIANÇA, AO ADOLESCENTE E AO JOVEM._x000D_
+Assunto: Projeto de Lei n° 118/2025 de autoria da Vereadora Patricia Fernanda Kuchenbecker._x000D_
+Ementa: "AUTORIZA O PODER EXECUTIVO A DISPONIBILIZAR UMA_x000D_
+VAGA PARA UM ACOMPANHANTE DE PACIENTES IDOSOS OU PESSOAS_x000D_
+DEFICIENTES, NA OCORRÊNCIA DE VIAGENS PARA PROCEDIMENTOS_x000D_
+MÉDICOS FORA DO MUNICÍPIO DE ITAGUAí E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS_x000D_
+Relator: Vereador Alexandro Valença de Paula_x000D_
+Diante do exposto, este Relator opina pela APROVAÇÃO do Projeto de Lei n° 118/2025, com emendas de redação, por entender que a matéria é de_x000D_
+relevante interesse público e atende aos direitos de crianças, adolescentes e jovens inseridos em núcleos familiares em situação de vulnerabilidade._x000D_
+Itaguaí, 16 de abril de 2026. (aa) Noel Pedroa de Mello - Presidente; Alexandro Valença de Paula - Membro; Patricia Fernanda Kuchenbecker -Membro;</t>
+  </si>
+  <si>
+    <t>6071</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6071/parecer_ao_pl_141-25_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei Nº141 de 2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: "INSTITUI O CANTINHO DO ACOLHIMENTO NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Guilherme Farias_x000D_
+..._x000D_
+O parecer é pela Constitucionalidade do Projeto de Lei._x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões, 07 de Maio de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>6072</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6072/parecer_ao_pl_15-26_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei Nº15 de 2026 de autoria da Vereadora Rachel Secundo_x000D_
+Ementa: "DISPÕE SOBRE A CAPACITAÇÃO E CONSCIENTIZAÇÃO SOBRE A PSORÍASE E INSTITUI O DIA MUNICIPAL DA PSORÍASE NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Guilherme Farias_x000D_
+..._x000D_
+O parecer é pela Constitucionalidade do Projeto de Lei_x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões, 07 de Maio de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>6073</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6073/parecer_ao_pl_17-26_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação._x000D_
+Assunto: Projeto de Lei Nº17 de 2026 de autoria da Vereadora Karine Brandão._x000D_
+Ementa: "INSTITUI DIRETRIZES PARA O APOIO E O FOMENTO À AUTONOMIA DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NA TRANSIÇÃO PARA A VIDA ADULTA NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Guilherme Farias_x000D_
+..._x000D_
+O parecer é pela Constitucionalidade do Projeto de Lei._x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões, 18 de abril de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>6074</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6074/parecer_ao_pl_18-26_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei Nº18 de 2026 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: "ESTABELECE DIRETRIZES PARA A OFERTA DE ATENDIMENTO SOCIOASSISTENCIAL DOMICILIAR, DE FORMA ITINERANTE, A PESSOAS COM DEFICIÊNCIA E EM SITUAÇÃO DE MOBILIDADE REDUZIDA, NO ÂMBITO DA PROTEÇÃO SOCIAL BÁSICA DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Vereador Guilherme Farias_x000D_
+..._x000D_
+O parecer é pela Constitucionalidade do Projeto de Lei._x000D_
+É o parecer._x000D_
+_x000D_
+Sala das Comissões, 28 de abril de 2026._x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>6097</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6097/parecer_pl103.2025_-_caas.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE ASSISTÊNCIA E AÇÃO SOCIAL_x000D_
+Assunto: Projeto de Lei nº 103 de 2025 de autoria do Ver. Nando Rodrigues._x000D_
+Ementa: DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA WI-FI COMUNITÁRIO”. O PROJETO PREVÊ A INSTALAÇÃO DE PONTOS DE ACESSO A INTERNET GRATUITOS EM TODOS OS BAIRROS DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Rachel Secundo._x000D_
+Analisando o Projeto de Lei em epígrafe, Opino favoravelmente quanto a sua Aprovação._x000D_
+É o Parecer._x000D_
+Sala da Comissões, 12 de maio de 2026._x000D_
+(ass.) Ver._x000D_
+Alexandro Valença - Presidente;_x000D_
+Rachel SEcundo - Relatora;_x000D_
+Karine Brandão - Membro.</t>
+  </si>
+  <si>
+    <t>6110</t>
+  </si>
+  <si>
+    <t>CVT - Comissão de Viação e Transporte</t>
+  </si>
+  <si>
+    <t>Comissão de Viação e Transporte_x000D_
+Assunto: Projeto de Lei 122/2025 de autoria do Ver. Adilson Pimpo. Ementa: Inclui pequenas picapes como Fiat Toro, Strada, Saveiro e simiares na categoria de táxis no Município de Itaguaí e dá outras providências. Relator. Ver. Zé Domingos. Analizando o Projeto de Lei em epígrafe, opino pela Aprovação. É o parecer. Sala das Comissões, 02/04/2026. (aa) Ver. Julinho - Presidente; Ver. José Domingos - Relator; Ver. Viníicus Alves -Membro.</t>
+  </si>
+  <si>
+    <t>6111</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação Assunto: Projeto de Decreto Legislativo nº 01 de 2026 de autoria da Mesa Diretora. Ementa: DISPÕE SOBRE A CONCESSÃO DOS TÍTULOS DE CIDADÃO ITAGUAIENSE E CIDADÃO BENEMÉRITO ITAGUAIENSE E DÁ OUTRAS PROVIDÊNCIAS. Relator: Vereador Guilherme Farias ... O parecer é pela Constitucionalidade do Projeto de Lei. É o parecer. Sala das Comissões, 19 de maiode 2026. (aa) José Domingos - Presidente. Guilherme Farias - Relator. Karine Brandão - Membro.</t>
+  </si>
+  <si>
+    <t>6112</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas PARECER Assunto: Projeto de Decreto Legislativo 01/2026 de autoria da Mesa Diretora. Ementa: DISPÕE SOBRE A CONCESSÃO DOS TÍTULOS DE CIDADÃO ITAGUAIENSE E CIDADÃO BENEMÉRITO ITAGUAIENSE E DÁ OUTRAS PROVIDÊNCIAS. Relator: Guilherme Farias. Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer. Sala das Comissões, quinta-feira, 14 de maio de 2026. (aa) Ver. Zé Domingos - Presidente; Ver. Julinho -  Membro; Ver. Guilherme Farias- Relator.</t>
+  </si>
+  <si>
+    <t>6113</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas PARECER Assunto: Projeto de Lei 70 de autoria do Poder Executivo. Ementa: DENOMINA OFICIALMENTE PRAÇA PÚBLICA NO BAIRRO JARDIM AMÉRICA, E DÁ OUTRAS PROVIDÊNCIAS. Relator: Julinho. Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer. Sala das Comissões, quinta-feira, 14 de maio de 2026. (aa) Ver. Zé Domingos - Presidente; Ver. Julinho - Relator; Ver. Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>6114</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+PARECER_x000D_
+Assunto: Projeto de Lei 90 de autoria do Vinícius Alves. _x000D_
+Ementa: ALTERA A LEI Nº 4.268, DE 07 DE OUTUBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Guilherme Farias._x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Constitucionalidade. É o Parecer._x000D_
+Sala das Comissões, terça-feira, 26 de maio de 2026._x000D_
+(aa)_x000D_
+Ver. Zé Domingos_x000D_
+Presidente_x000D_
+_x000D_
+_x000D_
+Ver. Guilherme Farias_x000D_
+Relator_x000D_
+_x000D_
+_x000D_
+Ver. Julinho_x000D_
+1º Suplente</t>
+  </si>
+  <si>
+    <t>6115</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+PARECER_x000D_
+Assunto: Projeto de Lei 90 de autoria do Vinícius Alves. _x000D_
+Ementa: ALTERA A LEI Nº 4.268, DE 07 DE OUTUBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Julinho._x000D_
+ _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer._x000D_
+Sala das Comissões, terça-feira, 26 de maio de 2026._x000D_
+_x000D_
+Ver. Zé Domingos_x000D_
+Presidente_x000D_
+_x000D_
+_x000D_
+Ver. Julinho_x000D_
+Relator_x000D_
+_x000D_
+_x000D_
+Ver. Guilherme Farias_x000D_
+Membro</t>
+  </si>
+  <si>
+    <t>6116</t>
+  </si>
+  <si>
+    <t>Comissão de Atenção a Pessoa com Deficiência_x000D_
+PARECER_x000D_
+Assunto: Projeto de Lei 90 de autoria do Vinícius Alves. _x000D_
+Ementa: ALTERA A LEI Nº 4.268, DE 07 DE OUTUBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Sandro da Hermínio._x000D_
+ _x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer._x000D_
+Sala das Comissões, terça-feira, 26 de maio de 2026._x000D_
+_x000D_
+Ver. Paty Bumerangue_x000D_
+Presidente_x000D_
+_x000D_
+_x000D_
+Ver. Sandro da Hermínio_x000D_
+Relator_x000D_
+_x000D_
+_x000D_
+Ver. Zé Domingos_x000D_
+1º Suplente</t>
+  </si>
+  <si>
+    <t>6140</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6140/parecer_ccjr_ao_pl_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n°02 de 2026 da autoria do Vereador Guilherme Farias._x000D_
+Ementa: "ESTABELECE DIRETRIZES PARA O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA ATIVIDADE PESQUEIRA E DA ECONOMIA DO MAR – PESCA FORTE, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opina pela sua Constitucionalidade._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 07 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6141</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6141/parecer_ccjr_ao_pl_03-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 03 de 2026 de autoria do Vereador Guilherme Farias._x000D_
+Ementa: "ESTABELECE DIRETRIZES PARA O PROGRAMA MUNICIPAL DE INCENTIVO À DOAÇÃO DE SANGUE POR MEIO DA COMPENSAÇÃO DE MULTAS DE TRÂNSITO EM ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opina pela sua Constitucionalidade._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 20 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6142</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6142/parecer_ccjr_ao_pl_12-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 12 de 2026 de autoria da Vereadora Rachel Secundo._x000D_
+Ementa: "Institui o Aplicativo Municipal de Orientação e Enfrentamento à Violência contra a Mulher, voltado à divulgação da rede de apoio, informação, prevenção e coleta de dados estatísticos no Município de Itaguaí, e dá outras providências."_x000D_
+Relator: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opina pela Constitucionalidade._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 04 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6143</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6143/parecer_ccjr_ao_pl_14-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+_x000D_
+Assunto: Projeto de Lei n° 14 de 2026 da autoria da Vereadora Rachel Secundo da Silva._x000D_
+Ementa: "INSTITUI O USO DO CORDÃO DE BORBOLETAS, A CARTEIRINHA MUNICIPAL DE IDENTIFICAÇÃO DA PESSOA COM EPIDERMÓLISE BOLHOSA (EB), A PRIORIDADE DE ATENDIMENTO E A AFIXAÇÃO DE CARTAZES INFORMATIVOS, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opina pela Constitucionalidade._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 04 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6144</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6144/parecer_ccjr_ao_pl_24-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n°24 de 2026 da autoria da Vereadora Patrícia Fernanda Kuchencker._x000D_
+Ementa: "DISPÕE SOBRE CRIAÇÃO DE EQUIPE MULTIDISCIPLINAR PARA ATENDIMENTO ESPECIALIZADO A CRIANÇAS NEUROATÍPICA E OBRIGATORIEDADE DA PRESENÇA DE NEUROPEDIATRA NAS UNIDADES DE ATENÇÃO PRIMARIAS E CLÍNICAS DA FAMÍLIAS E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opina pela Constitucionalidade._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 04 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6145</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6145/parecer_ccjr_ao_pl_76-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 76 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: "INSTITUI O PLANO MUNICIPAL DE CONSERVAÇÃO E RECUPERAÇÃO DA MATA ATLÂNTICA DE ITAGUAÍ/RJ, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Após analisar a matéria, opina pela Constitucionalidade._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 07 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6146</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6146/parecer_ccjr_ao_pl_79-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 79 de 2026 de autoria do Poder Executivo._x000D_
+Ementa: "INSTITUI O PROGRAMA DE APOIO À FORMAÇÃO EM ARTES CÊNICAS E DÁ OUTRAS PROVIDÊNClAS."_x000D_
+Relator: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Esta Relatora opina pela emissão de parecer Constitucional._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 20 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6147</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6147/parecer_cfocpc_ao_pl_112-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 112 de 2025 de autoria do vereador Alex Alves._x000D_
+Ementa: “DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. Sala das Comissões, 12 de maio de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6148</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6148/parecer_financas_ao_pl_126-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 126 de 2025 de autoria da Mesa Diretora_x000D_
+Ementa: "DISPÕE SOBRE A INCLUSÃO DO PARÁGRAFO ÚNICO AO ARTIGO 6º DA LEI Nº 4.183 /2024, QUE REGULAMENTA O SISTEMA DE DESPESAS ESPECÍFICAS CONCEDIDAS AOS AGENTES POLÍTICOS E SERVIDORES DO PODER LEGISTATIVO MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. Sala das Comissões, 24 de março de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6149</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6149/parecer_cfocpc_ao_pl_135-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 135 de 2025 de autoria da Verª Karine Brandão_x000D_
+Ementa: INSTITUI O PROGRAMA "MEU BAIRRO EM AÇÃO", DESTINADO AO INCENTIVO DE BOAS PRÁTICAS COMUNITÁRIAS E MELHORIA DOS BAIRROS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. Sala das Comissões, 28 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6150</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6150/parecer_cfocpc_ao_pl_136-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 136 de 2025 de autoria da Verª Karine Brandão_x000D_
+Ementa: INSTITUI O PROGRAMA MUNICIPAL DE ESTÍMULO À IDENTIFICAÇÃO PRECOCE DE SINAIS DO TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. Sala das Comissões, 28 de abril de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6157</t>
+  </si>
+  <si>
+    <t>CEL - Comissão de Esporte e Lazer</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6157/parecer_cel_pl_114_2025.pdf</t>
+  </si>
+  <si>
+    <t>Comissão Permanente de Esporte e Lazer._x000D_
+Assunto: Projeto de Lei nº 114 de 2025 de autoria do vereadora Paty Bumerangue._x000D_
+Ementa: INSTITUI O PROGRAMA DE INCENTIVO À CONCLUSÃO SOCIAL DA PESSOA COM DEFICIÊNCIA ATRAVÉS DO ESPORTE NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E SÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Ver. Júlio Cezer._x000D_
+_x000D_
+Analisando o Pojeto de Lei em epígrafe, opino favoravelmente quanto a sua Aprovação._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 13 de abril de 2026._x000D_
+(ass.)_x000D_
+Ver. Alexandro Ales - Presidente;_x000D_
+Ver. Júlio Cezar - Relator;_x000D_
+Ver. Noel - Membro.</t>
+  </si>
+  <si>
+    <t>6178</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6178/parecer_ccjr_ao_pl_77-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n°77 de 2026 da autoria do Poder Executivo._x000D_
+Ementa: DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CONECTA TRABALHO COMO PROJETO OFICIAL DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Guilherme Farias_x000D_
+(...)_x000D_
+O voto do Relator é pela Constitucionalidade, Legalidade do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 15 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>6179</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6179/parecer_ccjr_ao_pl_78-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n°78 de 2026 da autoria do Poder Executivo._x000D_
+Ementa: TOMBA PARA FINS DE PRESERVAÇÃO POR SEU VALOR HISTÓRICO E CULTURAL O CORETO EXISTENTE PRÓXIMO A PRAÇA DOM LUIZ GUANELLA._x000D_
+Relator: Ver. Guilherme Farias_x000D_
+(...)_x000D_
+O voto do Relator é pela Constitucionalidade, Legalidade do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 15 de maio de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>6180</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6180/parecer_financas_85-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 85 de 2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: INSTITUI O PROGRAMA MUNICIPAL DE INCLUSÃO DIGITAL PARA A PESSOA IDOSA NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer._x000D_
+Sala das Comissões, 26 de maio de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6181</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6181/parecer_financas_87-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 87 de 2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: DISPÕE SOBRE A GARANTIA DE CONTINUIDADE DO ANO LETIVO PARA CRIANÇAS E ADOLESCENTES INTERNADOS EM UNIDADE DE SAÚDE NO MUNICÍPIO DE ITAGUAÍ, MEDIANTE ATENDIMENTO EDUCACIONAL POR EQUIPE MULTIDISCIPLINAR._x000D_
+_x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer._x000D_
+Sala das Comissões, 26 de maio de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6182</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6182/parecer_financas_139-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 139 de 2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, A POLÍTICA MUNICIPAL DE IDENTIFICAÇÃO E MONITORAMENTO DE PESSOAS COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer._x000D_
+Sala das Comissões, 26 de maio de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6183</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6183/parecer_financas_pl_140-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: PL nº 140/2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: INSTITUI O PROGRAMA MUNICIPAL JOVEM FUTURO, ESCOLHAS QUE CONSTROEM O AMANHÃ, VOLTADO À REALIZAÇÃO DE AÇÕES EDUCATIVAS E CICLOS DE PALESTRAS NAS ESCOLAS PÚBLICAS MUNICIPAIS SOBRE EMPREENDEDORISMO JUVENIL E PREVENÇÃO AO USO DE DROGAS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Vereador Guilherme Farias_x000D_
+..._x000D_
+O parecer é pela Aprovação do Projeto de Lei._x000D_
+É o Parecer_x000D_
+_x000D_
+Sala das Comissões, 07 de Maio de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Julinho - Membro</t>
+  </si>
+  <si>
+    <t>6184</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6184/parecer_financas_141-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 141 de 2025 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: INSTITUI O CANTINHO DO ACOLHIMENTO NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer._x000D_
+Sala das Comissões, 26 de maio de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6185</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6185/parecer_financas_145-25.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 145 de 2025 de autoria do Ver. Fabinho Rocha_x000D_
+Ementa: Dispõe sobre a obrigatoriedade de aplicação do Teste de Glicemia nos prontos-socorros e unidades básicas de saúde da rede pública e privada em crianças e adolescentes, no âmbito do município de Itaguaí no Rio de Janeiro._x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. _x000D_
+Sala das Comissões, 26 de maio de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6186</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6186/parecer_financas_pl_10-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Asunto: PL Nº 10/2026 de autoria da Vereadora Rachel Secundo_x000D_
+Ementa: Institui a Ficha Mulher Protegida – Ficha Lilás como instrumento de identificação, registro, encaminhamento e integração à rede de apoio de mulheres vítimas de violência no Município de Itaguaí, e dá outras providências._x000D_
+_x000D_
+Relator: Vereador Guilherme Farias_x000D_
+..._x000D_
+O parecer é pela Aprovação do Projeto de Lei._x000D_
+É o Parecer_x000D_
+_x000D_
+Sala das Comissões, 07 de Maio de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Julinho - Membro</t>
+  </si>
+  <si>
+    <t>6187</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6187/parecer_financas_15-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 15 de 2026 de autoria da Vereadora Rachel Secundo_x000D_
+Ementa: DISPÕE SOBRE A CAPACITAÇÃO E CONSCIENTIZAÇÃO SOBRE A PSORÍASE E INSTITUI O DIA MUNICIPAL DA PSORÍASE NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. Sala das Comissões, 26 de maio de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6188</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6188/parecer_financas_17-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 17 de 2026 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: INSTITUI DIRETRIZES PARA O APOIO E O FOMENTO À AUTONOMIA DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NA TRANSIÇÃO PARA A VIDA ADULTA NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. Sala das Comissões, 26 de maio de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6189</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6189/parecer_financas_ao_pl_19-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 19 de 2026 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: ESTABELECE DIRETRIZES PARA A PROMOÇÃO DA BUSCA ATIVA ESCOLAR DA EDUCAÇÃO DE JOVENS E ADULTOS – EJA, COM INCENTIVO À QUALIFICAÇÃO PROFISSIONAL, AO PRIMEIRO EMPREGO E À INSERÇÃO NO MUNDO DO TRABALHO NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. Sala das Comissões, 26 de maio de 2026_x000D_
+_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6190</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6190/parecer_financas_pl_20-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto:  PL Nº 20/2026 de autoria da Vereadora Karine Brandão_x000D_
+Ementa: ESTABELECE DIRETRIZES PARA A CRIAÇÃO DE CANAL DE ATENDIMENTO DESTINADO AO RECEBIMENTO DE DENÚNCIAS DE MAUS-TRATOS CONTRA PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Vereador Guilherme Farias_x000D_
+..._x000D_
+O parecer é pela Aprovação do Projeto de Lei._x000D_
+É o Parecer_x000D_
+_x000D_
+Sala das Comissões, 07 de Maio de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Julinho - Membro</t>
+  </si>
+  <si>
+    <t>6191</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6191/parecer_financas_pl_61-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: PL Nº 61/2026 de autoria do Poder Executivo_x000D_
+Ementa: INSTITUI NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ O INCENTIVO FISCAL DE ISS EM BENEFÍCIO DA PRODUÇÃO DE PROJETOS CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Relator: Vereador Guilherme Farias_x000D_
+..._x000D_
+O parecer é pela Aprovação do Projeto de Lei._x000D_
+É o Parecer_x000D_
+_x000D_
+Sala das Comissões, 07 de Maio de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Julinho - Membro</t>
+  </si>
+  <si>
+    <t>6192</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6192/parecer_financas_ao_pl_63-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 63 de 2026 de autoria do Poder Executivo_x000D_
+Ementa: DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2026/2029, INSTITUIDO PELA LEI Nº 4.305, DE 29 DE DEZEMBRO DE 2025._x000D_
+Relator: Ver. Julio Cezar_x000D_
+_x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação._x000D_
+É o parecer. Sala das Comissões, 26 de maio de 2026_x000D_
+(aa) José Domingos - Presidente_x000D_
+Julio Cézar - Relator_x000D_
+Guilherme Farias - Membro</t>
+  </si>
+  <si>
+    <t>6197</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO - CCJR_x000D_
+ASSUNTO: PROJETO DE LEI № 73/2026 E DAS EMENDAS ADITIVAS PARLAMENTARES._x000D_
+Ementa: Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária para o exercício de 2027 e dá outras providências”._x000D_
+RELATOR: VEREADOR GUILHERME FARIAS..._x000D_
+Ante o exposto, a Assessoria Jurídica e Técnica da Comissão de Constituição, Justiça e Redação opina:_x000D_
+1. Pela CONSTITUCIONALIDADE, LEGALIDADE E BOA TÉCNICA LEGISLATIVA do Projeto de Lei № 73/2026 (LDO 2027) em sua integralidade original._x000D_
+2. Pela ADMISSIBILIDADE das Emendas Aditivas apresentadas pelas Vereadoras Karine Brandão e Rachel Secundo, bem como do Vereador José Domingos Rozário._x000D_
+3. Pela ADMISSIBILIDADE PARCIAL COM SUBEMENDA MODIFICATIVA da Emenda Aditiva do Vereador Sandro da Hermínio, votando-se pela EXCLUSÃO E PREJUDICIALIDADE APENAS da meta vinculada à Praça de Piranema, devido ao direito de precedência do protocolo do Vereador José Domingos Rozário, prosseguindo as demais ações..</t>
+  </si>
+  <si>
+    <t>6203</t>
+  </si>
+  <si>
+    <t>Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: PL 073/2026 de autoria do Poder Executivo._x000D_
+Ementa: Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária para o exercício de 2027, e dá outras providências._x000D_
+Relator: Vereador Julinho._x000D_
+Analisando o Projeto de Lei 073/2026, opino favoravelmente quanto a sua Aprovação com as seguintes emendas:_x000D_
+Emenda 01 de autoria da Ver. Zé Domingos;_x000D_
+Emenda 02 de autoria da Verª. Karine Brandão;_x000D_
+Emenda 03 de autoria da Verª. Rachel Secundo;_x000D_
+Emenda 04 de autoria do Ver. Sandro da Herminio;_x000D_
+É o Parecer._x000D_
+Sala das Comissões, terça-feira, 12 de junho de 2026._x000D_
+Ver. Zé Domingos_x000D_
+Presidente_x000D_
+Ver. Julio Cezar josé de Andrade Filho_x000D_
+Relator_x000D_
+Ver. Guilherme Farias_x000D_
+Membro</t>
+  </si>
+  <si>
+    <t>6204</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6204/parecer_ccjr_pl_04-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 04 de 2026 da autoria do Vereador Guilherme Farias._x000D_
+Ementa: "ESTABELECE DIRETRIZES PARA A ADOÇÃO DE SEGURO-GARANTIA EM CONTRATOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Opino pela Constitucionalidade quanto a aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 29 de maio de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6205</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6205/parecer_ccjr_pl_09-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 09 de 2026 da autoria do Vereador Guilherme Farias._x000D_
+Ementa: "INSTITUI DIRETRIZES PARA O PROGRAMA "ADOTE UMA PRAÇA" NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Opina pela Constitucionalidade quanto a aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 29 de maio de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6206</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6206/parecer_ccjr_pl_36-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 36 de 2026 da autoria da Vereadora Rachel Secundo._x000D_
+Ementa: "INSTITUI A PRAÇA LILÁS NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Opina pela Constitucionalidade quanto a aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 29 de maio de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6207</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6207/parecer_ccjr_pl_54-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 54 de 2026 da autoria do Vereador Fábio Luís da Silva Rocha_x000D_
+Ementa: "DISPÕE SOBRE A CAMPANHA DE CONSCIENTIZAÇÃO E INCENTIVO À DOAÇÃO DE SANGUE E/OU MEDULA ÓSSEA EM EVENTOS REALIZADOS NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Opina pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 29 de maio de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6210</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6210/parecer_cs_-_pl_no_87-2025.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Saúde _x000D_
+Assunto: Projeto de Lei nº 87 de 2025 de autoria da Vereadora Karine Brandão. _x000D_
+Ementa: DISPÕE SOBRE A GARANTIA DE CONTINUIDADE DO ANO LETIVO PARA CRIANÇAS E ADOLESCENTES INTERNADOS EM UNIDADE DE SAÚDE NO MUNICÍPIO DE ITAGUAÍ, MEDIANTE ATENDIMENTO EDUCACIONAL POR EQUIPE MULTIDISCIPLINAR. _x000D_
+Relator: Vereador Noel Pedrosa. _x000D_
+Analisando o projeto de lei em epígrafe, opino pela sua Aprovação. _x000D_
+É o Parecer. Sala das Comissões, 09 de junho de 2026. _x000D_
+Vera. Rachel Secundo da Silva - Presidente _x000D_
+Ver. Noel Pedrosa de Mello - Relator _x000D_
+Vera. Karine Brandão Barbosa - Membro.</t>
+  </si>
+  <si>
+    <t>6211</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6211/parecer_pl135_2025_cmadus.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Meio Ambiente, Desenvolvimento Urbano e Sustentável._x000D_
+Assunto: Projeto de Lei nº 135 de 2025 de autoria da vereadora Karine Brandão._x000D_
+Ementa: Institui o programa "Meu bairro em ação", comunitárias e melhoria dos bairros do município e dá outras providências._x000D_
+Relator: Ver José Domingos._x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. _x000D_
+É o parecer._x000D_
+Sala das Comissões 29 de maio de 2026._x000D_
+(aa) Ver. Guilherme Farias- Presidente; Ver. Karine Brandão - Membro; Ver. Zé Domingos- Relator.</t>
+  </si>
+  <si>
+    <t>6212</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6212/parecer_cs_-_pl_no_145-2025.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Saúde_x000D_
+Assunto: Projeto de Lei nº 145 de 2025 de autoria do Vereador Fabinho Rocha._x000D_
+Ementa: DISPÕE SOBRE A OBRIGATORIEDADE DE APLICAÇÃO DO TESTE DE GLICEMIA NOS PRONTOS-SOCORROS E UNIDADES BÁSICAS DE SAÚDE DA REDE PÚBLICA E PRIVADA EM CRIANÇAS E ADOLESCENTES, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ NO RIO DE JANEIRO._x000D_
+Relatora: Vereadora Karine Brandão._x000D_
+Analisando o projeto de lei em epígrafe, opino pela Aprovação. _x000D_
+É o Parecer._x000D_
+Sala das Comissões, 09 de junho de 2026._x000D_
+Vera. Rachel Secundo da Silva - Presidente_x000D_
+Vera. Karine Brandão Barbosa de Lima - Relatora_x000D_
+Ver. Noel Pedrosa de Mello - Membro.</t>
+  </si>
+  <si>
+    <t>6240</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei nº 93/2026 de autoria do Poder Executivo. _x000D_
+Ementa: DENOMINA OFICIALMENTE PRAÇA PÚBLICA NO BAIRRO CALIFÓRNIA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Dra. Karine Brandão._x000D_
+ Analisando o Projeto de Lei em epígrafe, opino pela Constitucionalidade. É o Parecer._x000D_
+Sala das Comissões, terça-feira, 16 de junho de 2026._x000D_
+(aa) Ver. Zé Domingos - Presidente; Ver. Dra. Karine Brandão - Relator; Ver. Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>6241</t>
+  </si>
+  <si>
+    <t>EXMº SR. PRESIDENTE DA CÂMARA MUNICIPAL DE ITAGUAÍ-RJ._x000D_
+Comissão de Finanças, Orçamento, Controle e Prestação de Contas_x000D_
+Assunto: Projeto de Lei nº 93/2026 de autoria do Poder Executivo. _x000D_
+Ementa: DENOMINA OFICIALMENTE PRAÇA PÚBLICA NO BAIRRO CALIFÓRNIA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Julinho._x000D_
+Analisando o Projeto de Lei em epígrafe, opino pela Aprovação. É o Parecer._x000D_
+Sala das Comissões, terça-feira, 16 de junho de 2026._x000D_
+(aa) Ver. Zé Domingos - Presidente; Ver. Julinho - Relator; Ver. Guilherme Farias - Membro.</t>
+  </si>
+  <si>
+    <t>6278</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6278/parecer_ccjr_ao_pl26-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 26 de 2026 da autoria da Vereadora Patrícia Fernanda Kuchenbecker._x000D_
+Ementa: "INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO A SEMANA MUNICIPAL DE CULTURA OCEÂNICA, FLUVIAL E PRESERVAÇÃO DOS MANGUEZAIS, A SER COMEMORADO ANUALMENTE NO MÊS DE JUNHO E DÁ OUTRAS PROVIDÊNCIAS.."_x000D_
+Relatora: Verª. Karine Brandão Barbosa de Lima._x000D_
+(...)_x000D_
+Opina pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 12 de junho de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6279</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6279/parecer_ccjr_ao_pl_51-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n°51 de 2026 da autoria da Vereadora Karine Brandão._x000D_
+Ementa: INSTITUI A CAMPANHA MUNICIPAL DE CONSCIENTIZAÇÃO E VALORIZAÇÃO DA COMUNIDADE SURDA – SETEMBRO AZUL, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Guilherme Farias_x000D_
+(...)_x000D_
+O voto desta Relatoria é pela aprovação e Constitucionalidade do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 9 de junho de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>6280</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6280/parecer_ccjr_ao_pl_55-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n°55 de 2026 da autoria da Vereadora Rachel Secundo._x000D_
+Ementa: DISPÕE SOBRE A CAPACITAÇÃO E A DISPONIBILIZAÇÃO DE INSTRUMENTO DE DEFESA PESSOAL NÃO LETAL, INCLUSIVE SPRAY DE PIMENTA, ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA COM MEDIDAS PROTETIVAS DE URGÊNCIA VIGENTES, NO MUNICÍPIO DE ITAGUAÍ, EM CONFORMIDADE COM A LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+Relator: Ver. Guilherme Farias_x000D_
+(...)_x000D_
+O voto desta Relatoria é pela aprovação e Constitucionalidade do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 9 de junho de 2026._x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Guilherme Farias - Relator_x000D_
+Karine Brandão - Membro</t>
+  </si>
+  <si>
+    <t>6281</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6281/parecer_ccjr_ao_pl_56-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 56 de 2026 da autoria da Vereadora Rachel Secundo._x000D_
+Ementa: "DISPÕE SOBRE DIRETRIZES PARA INCENTIVO À CAPACITAÇÃO E DESENVOLVIMENTO DE COMPETÊNCIAS PARA O TRABALHO E GERAÇÃO DE RENDA DE MULHERES EM SITUAÇÃO DE VULNERABILIDADE NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Opina pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 10 de junho de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6282</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6282/parecer_ccjr_ao_pl_64-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 64 de 2026 da autoria da Vereadora Rachel Secundo._x000D_
+Ementa: "INSTITUI DIRETRIZES PARA A UTILIZAÇÃO DE IDENTIFICAÇÃO POR MEIO DE PULSEIRA LILÁS PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO ATENDIMENTO EM UNIDADES DE SAÚDE PÚBLICAS E PRIVADAS NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Opina pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 12 de junho de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6283</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6283/parecer_ccjr_ao_pl_80-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 80 de 2026 da autoria do Vereador Noel Pedrosa de Mello._x000D_
+Ementa: "INSTITUI O PRÊMIO JOSÉ SAGÁRIO FILHO NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Opina pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 12 de junho de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
+    <t>6284</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6284/parecer_ccjr_pl_81-26.pdf</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição, Justiça e Redação_x000D_
+Assunto: Projeto de Lei n° 81 de 2026 da autoria do Poder Executivo._x000D_
+Ementa: "REVOGA A LEI Nº 4.228/2025 E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
+Relatora: Verª. Karine Brandão._x000D_
+(...)_x000D_
+Opina pela Constitucionalidade quanto à aprovação do Projeto de Lei._x000D_
+É o Parecer._x000D_
+Sala das Comissões, 12 de junho de 2026._x000D_
+_x000D_
+(aa) José Domingos do Rozário - Presidente_x000D_
+Karine Brandão - Relatora_x000D_
+Guilherme Farias- Membro</t>
+  </si>
+  <si>
     <t>5545</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5545/emenda_lom.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA ALÍNEA "B" DO INCISO XV DO ART. 20 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAGUAÍ.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5371/mensagem_001_2026.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO DE LOGOMARCAS, SLOGANS, OU DE QUAISQUER OUTROS SÍMBOLOS QUE IDENTIFIQUEM A GESTÃO NA ADMINISTRAÇÃ0 PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5372/pesca_forte.pdf</t>
   </si>
   <si>
-    <t>ESTABELECE DIRETRIZES PARA O PROGRAMA MUNICIPAL DE  _x000D_
-[...1 lines deleted...]
-DO MAR – PESCA FORTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>ESTABELECE DIRETRIZES PARA O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA ATIVIDADE PESQUEIRA E DA ECONOMIA DO MAR – PESCA FORTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5373/transito_e_solidariedade.pdf</t>
   </si>
   <si>
-    <t>ESTABELECE DIRETRIZES PARA O PROGRAMA MUNICIPAL DE          _x000D_
-[...1 lines deleted...]
-MULTAS DE TRÂNSITO EM ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>ESTABELECE DIRETRIZES PARA O PROGRAMA MUNICIPAL DE INCENTIVO À DOAÇÃO DE SANGUE POR MEIO DA COMPENSAÇÃO DE MULTAS DE TRÂNSITO EM ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5374/seguro_e_grantia.pdf</t>
   </si>
   <si>
-    <t>ESTABELECE DIRETRIZES PARA A ADOÇÃO DE SEGURO-GARANTIA _x000D_
-[...1 lines deleted...]
-ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>ESTABELECE DIRETRIZES PARA A ADOÇÃO DE SEGURO-GARANTIA EM CONTRATOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5375/adotando_uma_praca.pdf</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA 'ADOTE _x000D_
-[...1 lines deleted...]
-PARA A PARCERIA ENTRE O PODER PÚBLICO E A SOCIEDADE CIVIL.</t>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA 'ADOTE UMA PRAÇA' NO MUNICÍPIO DE ITAGUAÍ E ESTABELECE DIRETRIZES PARA A PARCERIA ENTRE O PODER PÚBLICO E A SOCIEDADE CIVIL.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5376/altera_a_lei_3.870_de_18_de_agosto_de_2020_de_criacao_do_parque_natural_municipal_da_serra_da_calcada_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.870 DE 18 DE AGOSTO DE 2020, DE CRIAÇÃO DO PARQUE NATURAL MUNICIPAL DA SERRA DA CALÇADA, FIXA SEUS LIMITES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5377/altera_a_lei_no_3.869_de_18_de_agosto_de_2020_de_criacao_da_area_de_protecao_ambiental_da_praia_de_salina.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.869 DE 18 DE AGOSTO DE 2020, DE CRIAÇÃO DA ÁREA DE PROTEÇÃO AMBIENTAL DA PRAIA DE SALINA, FIXA SEUS LIMITES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5378/altera_a_lei_no3.159_de_20_de_agosto_de_2013_de_criacao_da_area_de_protecao_ambiental_do_saco_de_coroa_grande.pdf</t>
   </si>
@@ -3627,51 +10571,51 @@
   <si>
     <t>INSTITUI DIRETRIZES PARA O PROGRAMA "ADOTE UMA PRAÇA" NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5380/rachel_secundo_-_pl_ficha_mulher_protegida_-_ficha_lilas.pdf</t>
   </si>
   <si>
     <t>Institui a Ficha Mulher Protegida – Ficha Lilás como instrumento de identificação, registro, encaminhamento e integração à rede de apoio de mulheres vítimas de violência no Município de Itaguaí, e dá outras providências.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5381/rachel_secundo_-_pl_jardim_sensorial.pdf</t>
   </si>
   <si>
     <t>Institui o Jardim Sensorial de Itaguaí como espaço público de inclusão, educação ambiental, bem-estar e estímulo sensorial, e dá outras providências.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5382/rachel_secundo_-_pl_aplicativo_municipal_mulher.pdf</t>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5382/rachel_secundo_-_pl_aplicativo_municipal_mulher_1.pdf</t>
   </si>
   <si>
     <t>Institui o Aplicativo Municipal de Orientação e Enfrentamento à Violência contra a Mulher, voltado à divulgação da rede de apoio, informação, prevenção e coleta de dados estatísticos no Município de Itaguaí, e dá outras providências.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5383/rachel_secundo_-_pl_musicoterapia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DA MUSICOTERAPIA COMO PRÁTICA COMPLEMENTAR DE PROMOÇÃO DA SAÚDE, BEM‐ESTAR E DESENVOLVIMENTO SOCIAL NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5384/rachel_secundo_-_pl_pessoa_com_epidermolise_bolhosa.pdf</t>
   </si>
   <si>
     <t>INSTITUI O USO DO CORDÃO DE BORBOLETAS, A CARTEIRINHA MUNICIPAL DE IDENTIFICAÇÃO DA PESSOA COM EPIDERMÓLISE BOLHOSA (EB), A PRIORIDADE DE ATENDIMENTO E A AFIXAÇÃO DE CARTAZES INFORMATIVOS, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
@@ -3729,52 +10673,51 @@
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5507/07_-_pl_diretrizes_para_o_acolhimento_psicologico_de_mulheres_em_situacao_de_luto_perinatal.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA O ACOLHIMENTO PSICOLÓGICO DE MULHERES EM SITUAÇÃO DE LUTO PERINATAL NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE SAÚDE DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5508/04_-_pl_autorizacao_da_entrada_do_profissional_propagandista_de_produtos_farmaceuticos_nas_unidades_da_rede_publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA ENTRADA DO PROFISSIONAL PROPAGANDISTA DE PRODUTOS FARMACÊUTICOS NAS UNIDADES DA REDE PÚBLICA MUNICIPAL DE SAÚDE DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5509/adote_uma_praca_novo.pdf</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA ADOTE  UMA PRAÇA NO MUNICÍPIO DE ITAGUAÍ E ESTABELECE DIRETRIZES _x000D_
-PARA A PARCERIA ENTRE O PODER PÚBLICO E A SOCIEDADE CIVIL.</t>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA ADOTE  UMA PRAÇA NO MUNICÍPIO DE ITAGUAÍ E ESTABELECE DIRETRIZES PARA A PARCERIA ENTRE O PODER PÚBLICO E A SOCIEDADE CIVIL.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5510/equipe_multiciplinar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EQUIPE MULTIDISCIPLINAR PARA ATENDIMENTO ESPECIALIZADO A CRIANÇAS NEUROATÍPICA E OBRIGATORIEDADE DA PRESENÇA DE NEUROPEDIATRA NAS UNIDADES DE ATENÇÃO PRIMARIAS E CLÍNICAS DA FAMÍLIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5511/p_l_oncologia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO E HUMANIZADO AOS PACIENTES ONCOLÓGICOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5512/calendario_oficial_a_cultura_oceanica.pdf</t>
   </si>
@@ -3793,96 +10736,96 @@
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5541/pl_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE CULTURA (PMC) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5542/pl_altera_o_atr._150.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II DO ART. 150 DA LEI Nº 2.412/2003.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5543/pl_titulo_de_doacao.pdf</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE ITAGUAÍ A RECEBER, A TÍTUIO DE DOAÇÃO, BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE ITAGUAÍ A RECEBER, A TÍTULO DE DOAÇÃO, BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5544/pl_refis.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESPECIAL DE REGULARIZAÇÃO FISCAL (REFIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5546/pl_corpo_cenico.pdf</t>
   </si>
   <si>
     <t>CRIA O CORPO CÊNICO DO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5547/pl_altera_o_art._32.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 32 DA LEI Nº 3.256/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5575/06_-_pl_autoriza_o_poder_executivo_a_conceder_isencao_do_imposto_predial_e_territorial_urbano__iptu_a_pessoas_com_doencas_graves.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU A PESSOAS COM  DOENÇAS GRAVES, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5576/13_-_pl_instalacao_de_hidrometros_pelas_concessionarias_de_fornecimento_de_agua.pdf</t>
   </si>
   <si>
-    <t>DISPÕE, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, SOBRE A INSTALAÇÃO DE HIDROMETROS PELAS CONCESSIONÁRIAS DE FORNECIMENTO DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>DISPÕE, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, SOBRE A INSTALAÇÃO DE HIDRÔMETROS PELAS CONCESSIONÁRIAS DE FORNECIMENTO DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5577/rachel_secundo_-_pl_praca_lilas.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRAÇA LILÁS NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5578/projeto_de_lei_final_de_semana_na_escola.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E IMPLANTAÇÃO DO PROJETO ESPORTE, CULTURA E INCLUSÃO, NOS FINAIS DE SEMANA E FERIADO NOS ESPAÇOS FÍSICOS DAS ESCOLAS DA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5627/pl_rpps_2026.pdf</t>
   </si>
@@ -3973,51 +10916,51 @@
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5665/14_-_pl_estabelece_diretrizes_para_o_acolhimento_e_orientacao_as_familias_no_momento.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA O ACOLHIMENTO E ORIENTAÇÃO ÀS FAMÍLIAS NO MOMENTO DO DIAGNÓSTICO DE DEFICIÊNCIA EM RECÉM-NASCIDOS NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5666/13_-_pl_reconhece_o_tapete_de_sal_confeccionado_anualmente_na_rua_cel._freitas_por_ocasiao_da_festa_de_corpus.pdf</t>
   </si>
   <si>
     <t>RECONHECE O TAPETE DE SAL CONFECCIONADO ANUALMENTE NA RUA CEL. FREITAS, POR OCASIÃO DA FESTA DE CORPUS CHRISTI, COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5667/16_-_pl_institui_diretrizes_para_a_implementacao_da_ronda_itaguaense_de_protecao_animal_e_para_acoes.pdf</t>
   </si>
   <si>
-    <t>INSTITUI DIRETRIZES PARA A IMPLEMENTAÇÃO DA RONDA ITAGUAENSE DE PROTEÇÃO ANIMAL E PARA AÇÕES DE CONSCIENTIZAÇÃO E COMBATE AOS MAUS-TRATOS CONTRA ANIMAIS NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>INSTITUI DIRETRIZES PARA A IMPLEMENTAÇÃO DA RONDA ITAGUAIENSE DE PROTEÇÃO ANIMAL E PARA AÇÕES DE CONSCIENTIZAÇÃO E COMBATE AOS MAUS-TRATOS CONTRA ANIMAIS NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5668/17_-_pl_institui_a_campanha_municipal_de_conscientizacao_e_valorizacao_da_comunidade_surda__setembro_azul.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL DE CONSCIENTIZAÇÃO E VALORIZAÇÃO DA COMUNIDADE SURDA – SETEMBRO AZUL, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5669/18_-_pl_estabelece_diretrizes_para_a_promocao_da_inclusao_social_e_da_acessibilidade.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DA INCLUSÃO SOCIAL E DA ACESSIBILIDADE DE PESSOAS COM NANISMO NO MUNICÍPIO DE ITAGUAÍ.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5670/19_-_pl_estabelece_diretrizes_para_a_promocao_da_inclusao_digital_da_pessoa_idosa_no_municipio_de_itaguai.pdf</t>
   </si>
@@ -4050,50 +10993,509 @@
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA INCENTIVO À CAPACITAÇÃO E DESENVOLVIMENTO DE COMPETÊNCIAS PARA O TRABALHO E GERAÇÃO DE RENDA DE MULHERES EM SITUAÇÃO DE VULNERABILIDADE NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5697/projeto_de_lei_nova_estrutura_comissionada_2026_pgm.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>Mesa Diretora - Mesa</t>
   </si>
   <si>
     <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5696/pl_reajuste_servidores_cmi_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIAL ANUAL DOS SERVIDORES PÚBLICOS E DOS VEREADORES DO PODER LEGISLATIVO DO MUNICÍPIO_x000D_
 DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5701</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5701/projeto_de_lei_altera.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 4.311/2025, DE 30 DE DEZEMBRO DE 2025, QUE INSTITUI O PROGRAMA DE FORTALECIMENTO DA AGRICULTURA FAMILIAR, INCENTIVO À PRODUÇÃO RURAL SUSTENTÁVEL E DESENVOLVIMENTO AGROECOLÓGICO, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>5725</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5725/pl_altera_a_lei_4.056_2023.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E INCLUI DISPOSITIVOS AO ARTIGO 45 DA LEI MUNICIPAL Nº 4.056, DE 09 DE JANEIRO DE 2023.</t>
+  </si>
+  <si>
+    <t>5726</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5726/pl_iss.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ O INCENTIVO FISCAL DE ISS EM BENEFÍCIO DA PRODUÇÃO DE PROJETOS CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5757</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5757/pl_contratacao.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5780</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5780/03_-_revisao_ppa_projeto_de_lei_.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2026/2029, INSTITUIDO PELA LEI Nº 4.305, DE 29 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>5781</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5781/rachel_secundo_-_pl_pulseira_lilas.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A UTILIZAÇÃO DE IDENTIFICAÇÃO POR MEIO DE PULSEIRA LILÁS PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO ATENDIMENTO EM UNIDADES DE SAÚDE PÚBLICAS E PRIVADAS NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5782</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5782/rachel_secundo_-_pl_curso_de_idiomas.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A PROMOÇÃO E INCENTIVO À OFERTA DE CURSOS GRATUITOS DE IDIOMAS, ESPECIALMENTE INGLÊS E ESPANHOL, NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5783</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5783/rachel_secundo_-_pl_gravidez_na_adolescencia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A PROMOÇÃO DE CAMPANHAS DE CONSCIENTIZAÇÃO E PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5784</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5784/rachel_secundo_-_pl_show_de_talentos_para_pcd.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A PROMOÇÃO DE EVENTOS CULTURAIS INCLUSIVOS, INCLUINDO SHOW DE TALENTOS, VOLTADOS À VALORIZAÇÃO DE PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5809</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5809/rachel_secundo_-_pl_feira_da_mulher_empreendedora.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROMOÇÃO E INCENTIVO À REALIZAÇÃO DA FEIRA DA MULHER EMPREENDEDORA NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5810</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5810/pl_procon.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA FUNDAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR PROCON-ITAGUAÍ, E OÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5811</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5811/pl_praca_j._america.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA OFICIALMENTE PRAÇA PÚBLICA NO BAIRRO JARDIM AMÉRICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5837</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5837/rachel_secundo_-_pl_salas_multissensoriais.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DE SALAS MULTISSENSORIAIS NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5873</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5873/pl_adequacao.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2026.</t>
+  </si>
+  <si>
+    <t>5874</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5874/ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027.</t>
+  </si>
+  <si>
+    <t>5901</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5901/rachel_secundo_-_pl_espacos_de_amamentacao_e_fraldario.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DE ESPAÇOS ADEQUADOS PARA AMAMENTAÇÃO E FRALDÁRIO EM EQUIPAMENTOS E ESPAÇOS PÚBLICOS NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5902</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5902/rachel_secundo_-_pl_cartilha_da_sexualidade_pcd.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DE CONTEÚDO EDUCATIVO VOLTADO À SEXUALIDADE DA PESSOA COM DEFICIÊNCIA, DENOMINADO CARTILHA DA SEXUALIDADE DA PESSOA COM DEFICIÊNCIA (PCD), NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5934</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5934/pl_recuparecao_da_mata_atlantica.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PLANO MUNICIPAL DE CONSERVAÇÃO E RECUPERAÇÃO DA MATA ATLÂNTICA DE ITAGUAÍ/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5981</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5981/pl_conecta_trabalho.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CONECTA TRABALHO COMO PROJETO OFICIAL DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5984</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5984/pl_praca_dom_luiz.pdf</t>
+  </si>
+  <si>
+    <t>TOMBA PARA FINS DE PRESERVAÇÃO POR SEU VALOR HISTÓRICO E CULTURAL O CORETO EXISTENTE PRÓXIMO A PRAÇA DOM LUIZ GUANELLA.</t>
+  </si>
+  <si>
+    <t>5985</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5985/pl_formacao_em_artes_cenicas.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE APOIO À FORMAÇÃO EM ARTES CÊNICAS E DÁ OUTRAS PROVIDÊNClAS.</t>
+  </si>
+  <si>
+    <t>6007</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6007/pl_premio_sagario.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PRÊMIO JOSÉ SAGÁRIO FILHO NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6023</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6023/pl_revoga_a_4.228_2025.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI Nº 4.228/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6024</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6024/pl_faixas_elevadas.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTALAÇÃO DE FAIXAS ELEVADAS EM FRENTE ÀS ESCOLAS E CRECHES MUNICIPAIS DO MUNICÍPIO DE ITAGUAÍ.</t>
+  </si>
+  <si>
+    <t>6025</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6025/projeto_de_lei_-rua_do_grau.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CRIAÇÃO DA “RUA DO GRAU” NO MUNICÍPIO DE ITAGUAÍ, DESTINADO À PRÁTICA DE MANOBRAS COM MOTOCICLETAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6043</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6043/mensagem_28-2026_-_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI Nº 4.325/2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6068</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6068/25_-_pl_estabelece_diretrizes_para_a_promocao_do_laco_branco.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DO LAÇO BRANCO MUNICIPAL DE ITAGUAÍ, CAMPANHA DE MOBILIZAÇÃO DOS HOMENS PELO FIM DA VIOLÊNCIA CONTRA A MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6069</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6069/26_-_pl_institui_o_dia_municipal_da_mulher_itaguaiense_a_ser_celebrado_anualmente_no_municipio_de_itaguai_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DA MULHER ITAGUAIENSE, A SER CELEBRADO ANUALMENTE NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6070</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6070/29_-_pl_institui_o_dia_municipal_da_pessoa_com_deficiencia_em_itaguai_a_ser_celebrado_anualmente_em_3_de_dezembro_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DA PESSOA COM DEFICIÊNCIA EM ITAGUAÍ, A SER CELEBRADO ANUALMENTE EM 3 DE DEZEMBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6085</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6085/p_l_maes_atipicas.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE DOCUMENTO DE IDENTIFICAÇÃO DA MÃE ATÍPICA NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6108</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6108/pl_revoga_a_lei_no_3.386_2015.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA O ARTIGO 4º DA LEI MUNICIPAL Nº 3.386, DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6109</t>
+  </si>
+  <si>
+    <t>Vinicius Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6109/pl_90_-_2026_-__vinicius_alves_.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 4.268, DE 07 DE OUTUBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6138</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6138/rachel_secundo_-_pl_clinica_da_dor.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A ORGANIZAÇÃO DA POLÍTICA MUNICIPAL DE ATENÇÃO INTEGRAL À DOR CRÔNICA E ÀS PESSOAS COM FIBROMIALGIA, COM FOCO NA ESTRUTURAÇÃO DA CLÍNICA DA DOR NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6139</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6139/rachel_secundo_-_pl_agosto_verde.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O AGOSTO VERDE – MÊS DA PRIMEIRA INFÂNCIA NO MUNICÍPIO DE ITAGUAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6223</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6223/mensagem_30-2026_-praca_1.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA OFICIALMENTE PRAÇA PÚBLICA NO BAIRRO CALIFÓRNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6224</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6224/37_-_pl_inclui_a_expo_crista_de_itaguai_no_calendario_oficial_de_eventos_do_municipio_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>INCLUI A EXPO CRISTÃ DE ITAGUAÍ NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6225</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6225/rachel_secundo_-_estimulacao_transcraniana_por_corrente_continua.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A ORGANIZAÇÃO DA OFERTA DO SERVIÇO DE ESTIMULAÇÃO TRANSCRANIANA POR CORRENTE CONTÍNUA (TDCS) NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6226</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6226/rachel_secundo_-_pl_primeiros_socorros.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ESTABELECIMENTO DE DIRETRIZES PARA POLÍTICA MUNICIPAL DE ORIENTAÇÃO E CAPACITAÇÃO EM PRIMEIRO SOCORROS, AUTOPROTEÇÃO E APOIO ÀS MULHERES EM SITUAÇÃO DE VULNERABILIDADE NO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6227</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6227/35_-_pl_estabelece_diretrizes_para_o_incentivo_a_adaptacao_e_a_promocao_de_espacos_multissensoriais_de_lazer_voltados_a_criancas_e_adolescentes_com_transtorno_do_espectro_autista_nas_pracas_e_parq.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA O INCENTIVO À ADAPTAÇÃO E À PROMOÇÃO DE ESPAÇOS MULTISSENSORIAIS DE LAZER VOLTADOS A CRIANÇAS E ADOLESCENTES COM TRANSTORNO DO ESPECTRO AUTISTA NAS PRAÇAS E PARQUES PÚBLICOS MUNICIPAIS DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6242</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6242/33_-_pl_estabelece_diretrizes_para_a_promocao.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DA SAÚDE BUCAL DE PESSOAS COM DEFICIÊNCIA NOS SERVIÇOS ODONTOLÓGICOS DA REDE PÚBLICA MUNICIPAL DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6243</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6243/34_-_pl_institui_a_semana_municipal_de_conscientizacao_providencias.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O TRANSTORNO DO ESPECTRO AUTISTA EM ITAGUAÍ, A SER REALIZADA ANUALMENTE NA SEMANA DO DIA 2 DE ABRIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6244</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6244/32_-_pl_estabelece_diretrizes_para_a_promocao_da_insercao.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DA INSERÇÃO DE PESSOAS COM DEFICIÊNCIA NO MERCADO DE TRABALHO NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6245</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6245/30_-_pl_estabelece_diretrizes_para_o_incentivo_a_pratica_itaguai.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA O INCENTIVO À PRÁTICA DE ESPORTE ADAPTADO E À ATIVIDADE FÍSICA INCLUSIVA POR PESSOAS COM DEFICIÊNCIA NOS EQUIPAMENTOS PÚBLICOS MUNICIPAIS DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6246</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6246/36_-_pl_estabelece_diretrizes_para_a_promocao_da_insercao_de_jovens_providencias.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DA INSERÇÃO DE JOVENS COM TRANSTORNO DO ESPECTRO AUTISTA NO MERCADO DE TRABALHO, NO ÂMBITO DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6247</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6247/28_-_pl_estabelece_diretrizes_para_o_incentivo_a_pratica_esportiva_providencias.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA O INCENTIVO À PRÁTICA ESPORTIVA FEMININA E À ATIVIDADE FÍSICA REGULAR DE MULHERES NOS EQUIPAMENTOS PÚBLICOS MUNICIPAIS DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6248</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6248/27_-_pl_estabelece_diretrizes_para_a_promocao_da_saude_da_mulher_idosa_saude_e_socioassistenciais.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A PROMOÇÃO DA SAÚDE DA MULHER IDOSA NOS SERVIÇOS MUNICIPAIS DE SAÚDE E  SOCIOASSISTENCIAIS DO MUNICÍPIO DE ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6252</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6252/pl_altera_a_lei_no_4.333_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI Nº 4.333/2026, QUE DISPÕE SOBRE A CRIAÇÃO DA FUNDAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR – PROCON-ITAGUAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6253</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 4.213/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6256</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6256/pl_revoga_o_art._4o_da_lei_3.386_2015.pdf</t>
+  </si>
+  <si>
+    <t>6257</t>
+  </si>
+  <si>
+    <t>http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6257/pl_codemi.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE ITAGUAÍ - CODEMI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5939</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DOS TÍTULOS DE CIDADÃO ITAGUAIENSE E CIDADÃO BENEMÉRITO ITAGUAIENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4397,68 +11799,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5403/ata_s.o._1_1p_2026_03-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5427/ata_s.o._2_1p_2026_10-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5470/ata_s.o._3_1p_2026_12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5494/ata_s.o._4_1p_2026_24-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5528/ata_s.o._5_1p_2026_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5574/ata_s.o._6_1p_2026_10-03-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5623/ata_s.o._7_1p_2026_12-03-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5656/ata_s.o._8_1p_2026_17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5659/ata_s.o._9_1p_2026_19-03-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5529/ata_1a_s.e._-03-03-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5624/ata_2a_s.e._-12-03-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5471/mensagem_02-2026_-_estrutura.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5537/mensagem_003_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5538/mensagem_004_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5539/mensagem_006_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5540/mensagem_009_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5657/mensagem_014_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5390/mocao_do_rafael_de_farias_rocha_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5397/mocao_-_ana_paula_de_santa_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5398/adelson_soares_monteiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5418/mocao_turma_sensacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5419/mocao_turma_batebolacast.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5422/02_-_mocao_de_congratulacoes_e_elogios_a_sra._paola_maia..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5423/01_-_mocao_de_congratulacoes_e_elogios_ao_sr._yandro_silva.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5428/mocao_turma_sonho_de_infancia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5429/mocao_turma_pais_e_filhos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5447/requerimento_-_wendel_nego_bom.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5448/requerimento_-_lucilia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5449/requerimento_mocao_sergio_henrique_santiago_veiga.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5473/requerimento_henry_-_drica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5476/mocao_turma_brotheirs_de_itaguai..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5477/requerimento_-_mocao_patricia_hiraocka.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5495/requerimentos_de_mocao_-_junior_da_vera_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5496/mocao_-marcia_cristina_soares_dulce.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5514/02_-_mocao_de_congratulacoes_e_elogios_wesley_ferreira_moraes_viana.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5515/01_-_mocao_de_congratulacoes_e_elogios_cb_pm_joao_gabriel_pereira_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5531/thais_ribeiro_correa_pinto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5534/ingrid_carvalho_costa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5535/mocao_-_ronaldo_jose_vaz_filho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5536/mocao_-_antonio_carlos_pires_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5548/mocao_-_izabel_farias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5549/requerimento_mocao_claudio_marcelo__de_lima_lopes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5550/dayana_ferreira_fernandes_grifo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5551/maria_das_gracas_pimenta_barbosa_de_oliviera.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5571/requerimento_-_thalles_silva_aguilar_de_souza.docx.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5572/requerimento_-_alana_dos_santos_escarani.docx.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5603/mocao_nicoly.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5605/mocao_yago_rocha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5613/francisco_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5614/cristiano_de_assis_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5619/03_-_mocao_de_congratulacoes_e_elogios_a_dra._roselidia_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5620/04_-_mocao_de_congratulacoes_e_elogios_ao_sr._raimundo_torquato.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5655/debora_domingos_carneiro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5676/05_-_mocao_de_congratulacoes_e_elogios_a_sra._isis_teixeira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5677/06_-_mocao_de_congratulacoes_e_elogios_a_pizzaria_la_filiara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5682/mocao_-_rosaria_de_freitas_martins.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5683/mocao_-_sueli_de_barros_clarindo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5684/tamiris_braga.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5685/sandro_caetano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5695/espelho_deyse.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_0022026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_0012026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5388/manutencao_asfaltica_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5389/republica_federativa_do_brasil_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5391/reparo_asfaltico_odnit_maia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_guilherme.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5395/cras_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5396/indicacao_2026_-_campanha_permanente_de_diu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5399/rocada_no_campo_de_futebol_manuel_mateus-_bairro_leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5400/rocada_na_estrada_do_mazomba_no_bairro_leandro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5404/indicacao_0032026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5405/indicacao_004_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5406/quadra_esportiva_escola_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5407/operacao_tapa_buraco_casinhas_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5408/indicacao_-_ponte_brisamar_.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5409/indicacao_-_campanha_de_conscientizacao_.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5410/indicacao_82-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5411/indicacao_80-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5412/campanha_de_enfreatamento_ao_assedio_e_violencia_sexual.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5413/indicacao_-_campanha_de_limpeza_nas_praias_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5414/desassoreamento_do_canal_rua_um.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5415/colocacao_de_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_bairro_santana.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5417/indicacao_bairro_brisamar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5420/cacamba_de_lixo_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5421/cacamba_de_lixo_estrela_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5424/img_0001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5425/img_0002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_0052026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_0062026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5432/briquedos_e_academina_ao_ar_livre_santana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5433/campo_de_grama_sintetica_santana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5434/004-26_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5435/003-26_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5436/indicacao_79-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5437/indicacao_83-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_2026_-_jardim_sensorial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5439/indicacao_2026_-_dragagem_do_canal_da_travessa_uniao_-_gleba_a.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5440/revitalizacao_da_praca_brisamar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5441/troca_de_manilha_brisamar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5442/indicacao_bairro_santa_candida.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_bairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5444/indicacao_-_justica_movel_.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5445/03_-_indicacao_-_instalacao_de_sistemas_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_0072026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_0082026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5452/retirda_de_galhos_e_entulhos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5453/fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5454/transporte_escolar_rua_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5456/implantacao_de_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5457/tapa_buraco_california.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5458/indicacao_-__nucleo_apoio_tea.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5459/indicacao_-_praca_vila_margarida.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_84-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5461/indicacao_86-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5462/centro_municipal_de_ortopedia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5463/revitalizacao_da_praca_jose_luzia_-_gleba_a_-_chapero.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5464/analise_de_possibildade_de_instac.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5465/dessassoreamento_de_canal_na_rua_helena.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5466/indicacao_bairro_leandro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5467/indicacao_bairro_vila_margarida.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5468/006-26_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5469/005-26_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5474/indicacao_0092026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5475/indicacao_0102026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_-_conscientizacao_e_combater_a_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_-_implentacao_lei_15.284.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5498/indicacao_99-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5499/indicacao_98-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5484/indicacao_no_bairro_vila_margarida.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5485/indicacao_no_bairro_ibirapitanga.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5486/indicacao_entulhos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5487/indicacao_tapa_entulhos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5488/programa_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5489/indicacao_-_revitalizacao_da_praca_do_skate.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5490/indicacao_f._rocha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5491/indicacao_f._rocha.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5492/servico_de_limpeza_e_rocagem..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5482/indicacao_88-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5483/indicacao_87-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5516/indicacao_0112026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5530/indicacao_-_rio_cacao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5518/praca_komeketo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5519/cras_brisamar.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5520/012-26_asfaltamento.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5521/011-26_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5522/02_-_revitalizacao_do_campo_localizado_entre_a_rua_madressilva.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5523/01_-_consultorio_odontologico_movel_itinerante.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5524/indicacao_2026_-_farmacia_na_ubs_gleba_a.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5525/acolhe-rj.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5526/recapeamento_em_torno_do_abrigo_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5527/faixa_de_pedestre_cemes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5532/limpeza_e_rocada_no_engenho_itaguai.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5533/conserto_ou_substituicao_de_manilha_no_bairro_parque__primavera.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5604/indicacao_-_caminhao_vacuo.pdf.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5552/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5553/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5554/rocada_rua_madre_cabrini.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5555/rocada.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5556/troca_de_manilhas_alziral_feital.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5557/rua_vinte_e_sete_brisamar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5558/indicacao_97-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5559/indicacao_94-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5560/fornecimento_de_anticoncepcionais.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5561/mamografo_movel.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5562/cacamba_no_abrigo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5563/cacamba_escola_amauri_ferreira.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5567/limpeza_e_rocada_na_rua_sebastiao_libralesco_bairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5568/manutencao_e_reparo_de_esgoto_em_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5569/00-_indicacao_-_creche_santa_candida.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5573/indicacao_-_casa_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5570/010-26_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5597/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5598/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5599/recapeamento.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5600/recapeamento_leopoldo_geyer.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5601/rua_nambuco_porte_preta.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5602/rua_aloisio_aragao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5607/indicacao_91-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5608/indicacao_93-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5609/base_paa_agentes_de_transito_e_escola_de_transito.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5610/indicacao_2026_-_praca_lilas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5611/desassoreamento_do_canal_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5612/limpeza_bairro_itingucu.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5615/solicitando_iluminacao_publica_no_bairro_monte_serrat.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5616/solicitando_limpeza_e_rocada_no_bairro_somel.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5617/poda_de_arvores_ciep_496.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5618/reparo_e_manutencao_calcada_ciep_496.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5621/014-26_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5622/017-26_capina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5625/03_-_indicacao_-_revitalizacao_e_reforma_da_ponte_da_mangueira_localizada_na_rua_ponte_preta_no_municipio_de_itaguai.docx.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5626/02_-_indicacao_-_implantacao_de_prioridade_no_atendimento_psicologico_e_na_realizacao_de_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5635/ind_22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5636/ind_19.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5637/doaco_de_cabelo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5638/odontomovel_novo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5639/015-26_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5640/013-26_capina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5641/indicacao_92-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5642/indicacao_100-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5643/indicacao_2026_-_aplicativo_municipal_de_orientacao_e_enfrentamento_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5644/indicacao_-__implantacao_do_bicicletario_municipal.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5645/maquina_patrol_mazomba.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5646/alambrado_area_da_expo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5647/rua_domingos_felix_vidal.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5648/rua_ivo_ciufo_cicarino.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5674/ind_20.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5675/ind_21.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5678/iluminacao_monte_serrat_ok.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5679/tapa_buraco_brisamar_ok.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5680/indicacao_101-2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5681/indicacao_95-2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5686/indicacao_2026_-_fornecimento_de_absorventes_e_kits_de_higiene.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5687/indicacao_2026_-_resultados_de_mamografia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5688/05_-_indicacao_-_realizacao_de_acao_social_com_oferta_de_servicos_publicos_essenciais_no_bairro_somel.docx.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5689/05_-_indicacao_-_realizacao_de_acao_social_com_oferta_de_servicos_publicos_essenciais_no_bairro_somel.docx.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5690/iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5691/016-26_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5692/ind.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5693/limpeza_e_rocada_no_bairro_cantao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5694/solicitando_limpeza_e_rocada_no_bairro_amendoeira.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5401/veto_01_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5426/parecer_csp_pl_95_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5472/parecer_csp_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5497/parecer_cs_-_pl_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5565/parecer_118_-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5566/parecer_pl_116_cdda.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5579/parecer_cfocpc_pl_31_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5580/parecer_ccjr_ao_veto01-26_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5581/parecer_ccjr_ao_pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5582/parecer_ccjr_ao_ses_11-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5583/parecer_ccjr_ao_pl_112-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5584/parecer_ccjr_ao_pl_126-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5585/parecer_ccjr_ao_pl_127-2025_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5586/parecer_ccjr_ao_pl_128-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5587/parecer_ccjr_ao_pl129-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5588/parecer_ccj_ao_pl_134-25_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5589/parecer_cfocpc_ao_pl_117-25_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5590/parecer_cfocpc_ao_pl122-25_3.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5591/parecer_cfocpc_ao_pl_123-25_3.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5592/cdeic_parecer_pl_34.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5593/cdeic_parecer_pl_63.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5594/cdeic_parecer_pl_74.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5595/cdeic_parecer_pl_96.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5596/cdeic_parecer_pl_111.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5631/parecer_ccjr_ao_pelom_001-2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5632/parecer_ccjr_ao_pl_28-2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5633/parecer_ccjr_ao_pl_29-2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5634/parecer_ccjr_ao_pl30-2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5545/emenda_lom.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5371/mensagem_001_2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5372/pesca_forte.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5373/transito_e_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5374/seguro_e_grantia.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5375/adotando_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5376/altera_a_lei_3.870_de_18_de_agosto_de_2020_de_criacao_do_parque_natural_municipal_da_serra_da_calcada_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5377/altera_a_lei_no_3.869_de_18_de_agosto_de_2020_de_criacao_da_area_de_protecao_ambiental_da_praia_de_salina.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5378/altera_a_lei_no3.159_de_20_de_agosto_de_2013_de_criacao_da_area_de_protecao_ambiental_do_saco_de_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5379/pl_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5380/rachel_secundo_-_pl_ficha_mulher_protegida_-_ficha_lilas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5381/rachel_secundo_-_pl_jardim_sensorial.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5382/rachel_secundo_-_pl_aplicativo_municipal_mulher.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5383/rachel_secundo_-_pl_musicoterapia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5384/rachel_secundo_-_pl_pessoa_com_epidermolise_bolhosa.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5385/rachel_secundo_-_pl_psoriase.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5446/pl_rachel_secundo_-_altera_os_dispositivos_da_lei_no_2192-2001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5503/12_-_pl_institui_diretrizes_para_o_apoio_e_o_fomento_a_autonomia_da_pessoa_com_transtorno_do_espectro_autista_tea_na_transicao_para_a_vida_adulta.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5504/oferta_de_atendimento_socioassistencial.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5505/eja_-_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5506/ao_recebimento_de_denuncias_de_maus-tratos.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5507/07_-_pl_diretrizes_para_o_acolhimento_psicologico_de_mulheres_em_situacao_de_luto_perinatal.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5508/04_-_pl_autorizacao_da_entrada_do_profissional_propagandista_de_produtos_farmaceuticos_nas_unidades_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5509/adote_uma_praca_novo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5510/equipe_multiciplinar.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5511/p_l_oncologia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5512/calendario_oficial_a_cultura_oceanica.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5513/projeto_de_lei_cultura_oceanica.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5541/pl_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5542/pl_altera_o_atr._150.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5543/pl_titulo_de_doacao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5544/pl_refis.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5546/pl_corpo_cenico.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5547/pl_altera_o_art._32.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5575/06_-_pl_autoriza_o_poder_executivo_a_conceder_isencao_do_imposto_predial_e_territorial_urbano__iptu_a_pessoas_com_doencas_graves.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5576/13_-_pl_instalacao_de_hidrometros_pelas_concessionarias_de_fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5577/rachel_secundo_-_pl_praca_lilas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5578/projeto_de_lei_final_de_semana_na_escola.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5627/pl_rpps_2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5628/pl_revoga_a_3.553_2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5629/pl_itinga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5630/pl_banda.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5658/pl_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5660/22_-_pl_estabelece_diretrizes_para_o_fomento_a_arte_inclusiva_no_municipio_de_itaguai_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5661/atendiemnto_educacional.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5662/15_-_pl_institui_diretrizes_para_a_implementacao_do_observatorio_da_violencia_contra_a_mulher_no_municipio_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5663/23_-_pl_estabelece_diretrizes_para_a_producao_e_a_organizacao_de_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5664/20_-_pl_estabelece_diretrizes_para_o_fortalecimento_da_divulgacao_e_da_observacao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5665/14_-_pl_estabelece_diretrizes_para_o_acolhimento_e_orientacao_as_familias_no_momento.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5666/13_-_pl_reconhece_o_tapete_de_sal_confeccionado_anualmente_na_rua_cel._freitas_por_ocasiao_da_festa_de_corpus.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5667/16_-_pl_institui_diretrizes_para_a_implementacao_da_ronda_itaguaense_de_protecao_animal_e_para_acoes.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5668/17_-_pl_institui_a_campanha_municipal_de_conscientizacao_e_valorizacao_da_comunidade_surda__setembro_azul.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5669/18_-_pl_estabelece_diretrizes_para_a_promocao_da_inclusao_social_e_da_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5670/19_-_pl_estabelece_diretrizes_para_a_promocao_da_inclusao_digital_da_pessoa_idosa_no_municipio_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5671/pl_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5672/rachel_secundo_-_pl_spray_de_pimenta.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5673/rachel_secundo_-_pl_capacitacao_e_desenvolvimento_de_competencias_para_o_trabalho_e_geracao_de_renda.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5697/projeto_de_lei_nova_estrutura_comissionada_2026_pgm.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5696/pl_reajuste_servidores_cmi_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5403/ata_s.o._1_1p_2026_03-02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5427/ata_s.o._2_1p_2026_10-02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5470/ata_s.o._3_1p_2026_12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5494/ata_s.o._4_1p_2026_24-02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5528/ata_s.o._5_1p_2026_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5574/ata_s.o._6_1p_2026_10-03-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5623/ata_s.o._7_1p_2026_12-03-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5656/ata_s.o._8_1p_2026_17-03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5659/ata_s.o._9_1p_2026_19-03-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5722/ata_s.o._10_1p_2026_24-03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5735/ata_s.o._11_1p_2026_26-03-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5779/ata_s.o._12_1p_2026_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5814/ata_s.o._13_1p_2026_02-04-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5838/ata_s.o._14_1p_2026_07-04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5858/ata_s.o._15_1p_2026_09-04-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5899/ata_s.o._16_1p_2026_14-04-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5910/ata_s.o._17_1p_2026_16-04-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5938/ata_s.o._18_1p_2026_28-04-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5986/ata_s.o._19_1p_2026_05-05-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6026/ata_s.o._20_1p_2026_12-05-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6064/ata_s.o._21_1p_2026_14-05-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6076/ata_s.o._22_1p_2026_19-05-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6117/ata_s.o._23_1p_2026_26-05-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6158/ata_s.o._24_1p_2026_02-06-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6198/ata_s.o._25_1p_2026_09-06-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6249/ata_s.o._26_1p_2026_16-06-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5529/ata_1a_s.e._-03-03-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5624/ata_2a_s.e._-12-03-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5839/ata_3a_s.e._-07-04-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5900/ata_4a_s.e._-14-04-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5911/ata_5a_s.e._-16-04-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6065/ata_6a_s.e._-14-05-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6120/ata_7a_s.e._-26-05-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6250/ata_8a_s.e._-16-06-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5471/mensagem_02-2026_-_estrutura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5537/mensagem_003_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5538/mensagem_004_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5539/mensagem_006_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5540/mensagem_009_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5657/mensagem_014_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5723/mensagem_015_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5724/mensagem_016_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5756/mensagem_017_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5804/mensagem_019_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5805/mensagem_020_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5870/mensagem_022_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5980/mensagem_024_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6044/mensagem_28-2026_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6251/mensagem_033_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5390/mocao_do_rafael_de_farias_rocha_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5397/mocao_-_ana_paula_de_santa_maria_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5398/adelson_soares_monteiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5418/mocao_turma_sensacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5419/mocao_turma_batebolacast.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5422/02_-_mocao_de_congratulacoes_e_elogios_a_sra._paola_maia..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5423/01_-_mocao_de_congratulacoes_e_elogios_ao_sr._yandro_silva.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5428/mocao_turma_sonho_de_infancia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5429/mocao_turma_pais_e_filhos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5447/requerimento_-_wendel_nego_bom.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5448/requerimento_-_lucilia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5449/requerimento_mocao_sergio_henrique_santiago_veiga.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5473/requerimento_henry_-_drica.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5476/mocao_turma_brotheirs_de_itaguai..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5477/requerimento_-_mocao_patricia_hiraocka.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5495/requerimentos_de_mocao_-_junior_da_vera_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5496/mocao_-marcia_cristina_soares_dulce.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5514/02_-_mocao_de_congratulacoes_e_elogios_wesley_ferreira_moraes_viana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5515/01_-_mocao_de_congratulacoes_e_elogios_cb_pm_joao_gabriel_pereira_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5531/thais_ribeiro_correa_pinto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5534/ingrid_carvalho_costa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5535/mocao_-_ronaldo_jose_vaz_filho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5536/mocao_-_antonio_carlos_pires_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5548/mocao_-_izabel_farias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5549/requerimento_mocao_claudio_marcelo__de_lima_lopes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5550/dayana_ferreira_fernandes_grifo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5551/maria_das_gracas_pimenta_barbosa_de_oliviera.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5571/requerimento_-_thalles_silva_aguilar_de_souza.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5572/requerimento_-_alana_dos_santos_escarani.docx.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5603/mocao_nicoly.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5605/mocao_yago_rocha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5613/francisco_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5614/cristiano_de_assis_silva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5619/03_-_mocao_de_congratulacoes_e_elogios_a_dra._roselidia_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5620/04_-_mocao_de_congratulacoes_e_elogios_ao_sr._raimundo_torquato.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5655/debora_domingos_carneiro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5676/05_-_mocao_de_congratulacoes_e_elogios_a_sra._isis_teixeira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5677/06_-_mocao_de_congratulacoes_e_elogios_a_pizzaria_la_filiara.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5682/mocao_-_rosaria_de_freitas_martins.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5683/mocao_-_sueli_de_barros_clarindo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5684/tamiris_braga.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5685/sandro_caetano.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5695/espelho_deyse.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5698/mocao_juliana_atualizada.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5702/juliana_lima_de_jesus_avidez.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5703/midia_carvalcante_de_lima_alves.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5727/req._53.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5728/req._54.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5733/mocao_-_dra._patricia_christiane_afonso_dantas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5734/mocao_-_maria_fabiana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5747/09_-_mocao_de_congratulacoes_e_elogios_a_sra._neuza_alexandrino_motta_da_silva.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5748/08_-_mocao_de_congratulacoes_e_elogios_a_sra.__eliane_de_albuquerque_pineiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5763/mocao_-_emanuele_costa_lopes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5776/10_-_mocao_de_congratulacoes_e_elogios_a_sr._leonardo_da_silva_gomes.docx.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5801/11_-_mocao_de_congratulacoes_e_elogios_a_sra._dra._mayara_barbosa_mello.docx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5808/12_-_mocao_de_congratulacoes_e_elogios_a_sra._gabriela_mourisco.docx.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5806/mocao_-_sr._lucas_assad_nakano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5807/mocao_-_ricardo_leal_da_costa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5812/requerimento_mocao_vitor_andrade.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5819/14_-_mocao_de_congratulacoes_e_elogios_a_sra._daniella_ciriaco_santos.docx.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5820/13_-_mocao_de_congratulacoes_e_elogios_a_sro._juan_cesar_de_oliveira_leite.docx.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5831/requerimento_mocao_jose_gomes_vo_sena.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5842/mocao_0022026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5843/mocao_0012026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5848/15_-_mocao_de_congratulacoes_e_elogios_a_sra._paola_trani.docx.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5849/manoel_adelino.docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5864/mocao_cassia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5865/mocao_elisangela.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5886/monique_e_thiago.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5897/16_-_mocao_de_congratulacoes_e_elogios_a_sra._adriana_de_campos_gomes.docx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5912/lilian_kelly_amaral_de_souza_eugenio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5933/ilonia_maria_de_miranda_paulo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5928/17_-_mocao_de_congratulacoes_e_elogios_a_sra._jaffiny_marcelle_de_oliveira_dos_santos.docx.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5927/18_-_mocao_de_congratulacoes_e_elogios_a_sra._anielle_lanode_do_amaral.docx.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5929/requerimento_mocao_habib.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5940/mocao_005.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5943/3-_mocao_de_congratulacoes_e_elogios_a_joao_viana_de_novaes.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5944/1-_mocao_de_congratulacoes_e_elogios_a_dra._lhuba_batuli.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5978/19_-_mocao_de_congratulacoes_e_elogios_a_sra._victoria_silva_henrique.docx.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5982/20_-_mocao_de_congratulacoes_e_elogios_a_sra._sra_rosangela_viana_raimundo.docx.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5952/mocao_-_raphael_saraiva_e_silva_lopes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5951/mocao_-_camila_pontes_soares.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5956/keila_alves_sigueira..docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5955/roseneia_faria_godinho.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5979/mocao_tatiana_alves.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5945/mocao_kiwa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5987/21_-_mocao_de_congratulacoes_e_elogios_a_sro._lincoln_lima_gomes.docx.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5988/23_-_mocao_de_congratulacoes_e_elogios_a_sra._luana_regina_pontes_de_lima.docx.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5997/mocao_paula_cristina_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6010/2-_mocao_de_congratulacoes_e_elogios_a_empresa_bestphone_celulares.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6011/4-_mocao_de_congratulacoes_e_elogios_a_empresa_mouracell.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6014/requerimento_mocao_eliana.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6029/roberta_ramalho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6030/ilma_pereira_de_mello.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6031/24_-_mocao_de_congratulacoes_e_elogios_a_sra_claudia_neves_teixeira.docx.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6035/25_-_mocao_de_congratulacoes_e_elogios_a_sra._roberta_lopes_da_silva_.docx.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6032/22_-_mocao_de_congratulacoes_e_elogios_a_sra.__juliana_rosa_correa.docx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6055/26_-_mocao_de_congratulacoes_e_elogios_a_sra._karoline_brandao.docx.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6058/5_-_mocao_de_congratulacoes_e_elogios_a_sr_felipe_-_la_filiara.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6062/mocao_-_dr_carlos_eduardo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6091/31_-_mocao_de_congratulacoes_e_elogios_a_sra._silvia_leticia_mello_da_silva.docx.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6092/34_-_mocao_de_congratulacoes_e_elogios_ao_sr._lincoln_pinheiro_da_costa.docx.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6093/requerimento_mocao_jardel.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6094/requerimento_mocao_alexander.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6095/waldemira_machado_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6096/jose_adelino_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6102/solicitando_mocao_de_congrtulacoes_e_elogios_ao_dr._jose_marcio_soares_gourlat_portugal.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6103/mocao_de_congratulacoes_e_elogios_ao_dr._marcelo_maio_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6125/6_-_mocao_de_congratulacoes_e_elogios_a_sr_reyler_raphael_alves_de_souza_junior.docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6126/7_-_mocao_de_congratulacoes_e_elogios_a_sr_alexandre_monte_cerqueira.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6129/mocao_de_congratulacoes_e_elogios_ao_dr._paulo_eduardo_figueiredo_aguiar.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6130/mocao_de_congratulacoes_e_elogios_ao_dr._vinicius_coutinho_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6133/wallace_fraklin_da_silva_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6134/mocao_margarida.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6135/mocao_ihuba.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6151/mocao_-_grupo_de_danca_a1evel_crew.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6152/mocao_-_dra._camilla_kyanne_pinheiro_lamoco.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6153/requerimento_mocao_cariem.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6154/requerimento_mocao_rafael_avisk.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6159/requerimento_mocao_elias.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6160/requerimento_mocao_roberto_cerqueira.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6163/8_-_mocao_de_congratulacoes_e_elogios_a_sr_rogerio_rodrigues_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6164/mocao_-_dra._juliana_porto_de_lima.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6165/mocao_de_congratulacoes_e_elogios_a_dra_daianne_coutinho_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6166/mocao_de_congratulacoes_e_elogios_ao_dr._atilla_haddad_crelier.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6169/mocao_enfrmeira_rfejane.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6193/38_-_mocao_de_congratulacoes_e_elogios_ao_sr._marcelo_alves_oliveira_.docx.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6194/28_-_mocao_de_congratulacoes_e_elogios_a_sra._ana_cristina_belmonte_lima_pinha.docx.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6199/mocao_0062026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6200/mocao_0072026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6202/mocao_tome.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6201/mocao_debora.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6213/mocao_ao_secretario_roberto_lucio_espolador_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6214/mocao_ao_sr._luis_roberto_jesus.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6215/dra.bruna_angelica_da_paixao_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6216/sr.manoel_ribeiro_neto.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6219/mocao_andinho_dj.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6238/9_-_mocao_de_congratulacoes_e_elogios_a_sra_suzana_viana_da_silva_silveira.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6254/mocao_bamita.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6258/mocao_robens.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6271/mocao_0082026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6272/mocao_cafe_com_proposito.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6273/mocao_assiciacao_batista_verdes_mares_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6274/40_-_mocao_de_congratulacoes_e_elogios_a_sra._amanda_brollo.docx.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6275/39_-_mocao_de_congratulacoes_e_elogios_a_sra._agramara_andrade_agra_illa_lopes.docx.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_0022026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_0012026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5388/manutencao_asfaltica_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5389/republica_federativa_do_brasil_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5391/reparo_asfaltico_odnit_maia.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_guilherme.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5395/cras_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5396/indicacao_2026_-_campanha_permanente_de_diu.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5399/rocada_no_campo_de_futebol_manuel_mateus-_bairro_leandro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5400/rocada_na_estrada_do_mazomba_no_bairro_leandro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5404/indicacao_0032026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5405/indicacao_004_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5406/quadra_esportiva_escola_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5407/operacao_tapa_buraco_casinhas_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5408/indicacao_-_ponte_brisamar_.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5409/indicacao_-_campanha_de_conscientizacao_.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5410/indicacao_82-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5411/indicacao_80-2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5412/campanha_de_enfreatamento_ao_assedio_e_violencia_sexual.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5413/indicacao_-_campanha_de_limpeza_nas_praias_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5414/desassoreamento_do_canal_rua_um.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5415/colocacao_de_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_bairro_santana.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5417/indicacao_bairro_brisamar.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5420/cacamba_de_lixo_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5421/cacamba_de_lixo_estrela_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5424/img_0001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5425/img_0002.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_0052026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_0062026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5432/briquedos_e_academina_ao_ar_livre_santana.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5433/campo_de_grama_sintetica_santana.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5434/004-26_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5435/003-26_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5436/indicacao_79-2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5437/indicacao_83-2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_2026_-_jardim_sensorial.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5439/indicacao_2026_-_dragagem_do_canal_da_travessa_uniao_-_gleba_a.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5440/revitalizacao_da_praca_brisamar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5441/troca_de_manilha_brisamar.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5442/indicacao_bairro_santa_candida.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_bairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5444/indicacao_-_justica_movel_.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5445/03_-_indicacao_-_instalacao_de_sistemas_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_0072026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_0082026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5452/retirda_de_galhos_e_entulhos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5453/fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5454/transporte_escolar_rua_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5456/implantacao_de_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5457/tapa_buraco_california.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5458/indicacao_-__nucleo_apoio_tea.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5459/indicacao_-_praca_vila_margarida.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_84-2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5461/indicacao_86-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5462/centro_municipal_de_ortopedia.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5463/revitalizacao_da_praca_jose_luzia_-_gleba_a_-_chapero.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5464/analise_de_possibildade_de_instac.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5465/dessassoreamento_de_canal_na_rua_helena.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5466/indicacao_bairro_leandro.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5467/indicacao_bairro_vila_margarida.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5468/006-26_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5469/005-26_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5474/indicacao_0092026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5475/indicacao_0102026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_-_conscientizacao_e_combater_a_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_-_implentacao_lei_15.284.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5498/indicacao_99-2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5499/indicacao_98-2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5484/indicacao_no_bairro_vila_margarida.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5485/indicacao_no_bairro_ibirapitanga.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5486/indicacao_entulhos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5487/indicacao_tapa_entulhos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5488/programa_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5489/indicacao_-_revitalizacao_da_praca_do_skate.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5490/indicacao_f._rocha.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5491/indicacao_f._rocha.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5492/servico_de_limpeza_e_rocagem..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5482/indicacao_88-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5483/indicacao_87-2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5516/indicacao_0112026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5530/indicacao_-_rio_cacao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5518/praca_komeketo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5519/cras_brisamar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5520/012-26_asfaltamento.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5521/011-26_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5522/02_-_revitalizacao_do_campo_localizado_entre_a_rua_madressilva.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5523/01_-_consultorio_odontologico_movel_itinerante.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5524/indicacao_2026_-_farmacia_na_ubs_gleba_a.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5525/acolhe-rj.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5526/recapeamento_em_torno_do_abrigo_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5527/faixa_de_pedestre_cemes.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5532/limpeza_e_rocada_no_engenho_itaguai.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5533/conserto_ou_substituicao_de_manilha_no_bairro_parque__primavera.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5604/indicacao_-_caminhao_vacuo.pdf.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5552/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5553/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5554/rocada_rua_madre_cabrini.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5555/rocada.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5556/troca_de_manilhas_alziral_feital.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5557/rua_vinte_e_sete_brisamar.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5558/indicacao_97-2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5559/indicacao_94-2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5560/fornecimento_de_anticoncepcionais.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5561/mamografo_movel.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5562/cacamba_no_abrigo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5563/cacamba_escola_amauri_ferreira.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5567/limpeza_e_rocada_na_rua_sebastiao_libralesco_bairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5568/manutencao_e_reparo_de_esgoto_em_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5569/00-_indicacao_-_creche_santa_candida.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5573/indicacao_-_casa_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5570/010-26_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5597/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5598/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5599/recapeamento.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5600/recapeamento_leopoldo_geyer.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5601/rua_nambuco_porte_preta.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5602/rua_aloisio_aragao.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5607/indicacao_91-2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5608/indicacao_93-2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5609/base_paa_agentes_de_transito_e_escola_de_transito.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5610/indicacao_2026_-_praca_lilas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5611/desassoreamento_do_canal_rua_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5612/limpeza_bairro_itingucu.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5615/solicitando_iluminacao_publica_no_bairro_monte_serrat.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5616/solicitando_limpeza_e_rocada_no_bairro_somel.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5617/poda_de_arvores_ciep_496.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5618/reparo_e_manutencao_calcada_ciep_496.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5621/014-26_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5622/017-26_capina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5625/03_-_indicacao_-_revitalizacao_e_reforma_da_ponte_da_mangueira_localizada_na_rua_ponte_preta_no_municipio_de_itaguai.docx.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5626/02_-_indicacao_-_implantacao_de_prioridade_no_atendimento_psicologico_e_na_realizacao_de_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5635/ind_22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5636/ind_19.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5637/doaco_de_cabelo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5638/odontomovel_novo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5639/015-26_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5640/013-26_capina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5641/indicacao_92-2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5642/indicacao_100-2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5643/indicacao_2026_-_aplicativo_municipal_de_orientacao_e_enfrentamento_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5644/indicacao_-__implantacao_do_bicicletario_municipal.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5645/maquina_patrol_mazomba.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5646/alambrado_area_da_expo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5647/rua_domingos_felix_vidal.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5648/rua_ivo_ciufo_cicarino.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5674/ind_20.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5675/ind_21.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5678/iluminacao_monte_serrat_ok.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5679/tapa_buraco_brisamar_ok.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5680/indicacao_101-2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5681/indicacao_95-2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5686/indicacao_2026_-_fornecimento_de_absorventes_e_kits_de_higiene.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5687/indicacao_2026_-_resultados_de_mamografia.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5688/05_-_indicacao_-_realizacao_de_acao_social_com_oferta_de_servicos_publicos_essenciais_no_bairro_somel.docx.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5689/05_-_indicacao_-_realizacao_de_acao_social_com_oferta_de_servicos_publicos_essenciais_no_bairro_somel.docx.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5690/iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5691/016-26_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5692/ind.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5693/limpeza_e_rocada_no_bairro_cantao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5694/solicitando_limpeza_e_rocada_no_bairro_amendoeira.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5699/espelho_de_iluminacao_2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5700/indicacao_glaucio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5720/indicacao_cras_itinerante_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5705/04_-_implantacao_de_ponto_de_acolhimento_no_parque_municipa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5706/jonas_costa_pereira_centro.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5707/helio_de_abreu_dias_engenho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5711/indicacao_106-2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5712/indicacao_104-2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5713/iluminacao_praca_do_teixeira.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5714/vac_all_rua_adao_diniz.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5715/solicitando_limpeza_e_rocada_na_rua_prefeito_jose_maria_de_brito.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5716/solicitando_limpeza_e_rocada_na_praca_delfim_marra_de_oliveira_bairro_monte_serrat..pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5718/praia_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5719/calcadas_do_centro_ok.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5721/espelho_de_iluminacao_02.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5736/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5737/indicacao_alex_0242026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5738/rua_ubaldo_camara.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5739/06_-_indicacao_-_criacao_do_centro_de_referencia_de_assistencia_social__cras__vila_geni.docx.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5740/07_-_indicacao_-_criacao_do_centro_de_referencia_de_assistencia_social__cras_raiz_da_serra.docx.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5741/rua_vivail_da_silveira_santana.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5742/jose_antonio_ciraudo_centro.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5745/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5746/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5749/indicacao_2026_-_cursos_de_qualificacao_para_mulheres.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5750/indicacao_2026_-_ginasio_esportivo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5751/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5752/iluminacao_abrigo_idoso.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5753/solicitando_limpeza_por_toda_extensao_da_kaisser_abrao_bairro_monte_serrat.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5758/indicacao_199_2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5764/tapa_buraco_centro.docx.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5765/maria_candida_monte_serrat.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5766/indicacao_alex_232026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5767/indicacao_alex_2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5768/11_-_indicacao_-_revitalizacao_da_placa_de_identificacao_do_parque_municipal_de_itaguai.docx.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5769/15_-_indicacao_-_limpeza_e_revitalizacao_da_orla_de_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5770/indicacao_112-2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5771/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5772/indicacao_2026_-_show_de_talentos_para_pcd.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5773/indicacao_-_busca_ativa_de_preventivos.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5774/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5775/construcao_de_vestuario_campo_lafer.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5777/solicitando_limpeza__e_rocada_na_amelia_reis_bairro_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5778/indicacao_engenho.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5785/limpeza_de_valao_brisamar_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5786/decio_munis_de_lima_filho_chapero.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5787/021-26_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5788/020-26_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5789/indicacao_102-2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5790/indicacao_96-2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5791/revitalizacao_da_praca_rafael_wolfgramm.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5792/cacamba_escola_otoni_rocha.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5793/solicitando_tapa-buraco_no_bairro_vila_margarida.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5794/solicitando_limpeza_e_rocada_em_brisamar.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5795/ind_272026.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5796/ind_252026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5797/feira_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5798/indicacao_2026_-_calcadas_e_ciclovia_na_rua_decio_muniz_-_gleba_b.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5802/17_-_indicacao_-_implantacao_de_consultorio_odontologico_no_posto_de_saude_do_saco_da_prata.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5803/19_-_indicacao_-_implantacao_da_sala_lilas_na_maternidade_municipal_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5813/solicitacao_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5815/indicacao_da_faculdade.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5816/indicacao_da_farmacia_1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5821/018-26_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5822/019-26_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5823/campo_lafer_1.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5824/desassoreamento_do_canal_rua_luiz_antonio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5825/indicacao_113-2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5826/indicacao_89-2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5827/limpeza_e_rocagem_na_rua_darcy_teixeira_fontes_engenho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5828/manutencao_da_iluminacao_publica_da_rua_luiza_viana._engenho.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5829/cobertura_no_calcadao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5830/semana_do_climaterio_e_menopausa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5832/indicacao_28_2026.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5833/indicacao_29_2026.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5834/rocada_campo_do_estrela.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5835/18_-_indicacao_-_implantacao_de_consultorio_especializado_na_casa_do_autista_adaptado_para_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5836/37_-_indicacao_-_revitalizacao_de_todo_o_parque_municipal_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5840/indicacao_alex_30_2026.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5841/indicacao_alex_31_2026.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5844/38_-_indicacao_-_revitalizacao_da_praca_vicente_cicarino_com_implantacao_de_brinquedos_1.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5845/36_-_indicacao_-_implementacao_de_equipamento_de_raio-x_panoramico_no_centro_de_especialidades_odontologicas_ceo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5846/indicacao_estrada_lagoa_nova_gl_b_chapero.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5847/retirada_entulho_prof_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5850/indicacao_114-2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5851/indicacao_103-2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5852/indicacao_2026_-_salas_de_amamentacao_e_fraldarios.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5853/indicacao_2026_-_interprete_de_libras_nas_transmissoes_ao_vivo_da_camara_municipal_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5854/desassoreamento_do_canal_serv._linha_ferrea.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5855/vac_all_rua_flora_de_souza.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5856/ind_estrela_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5857/ind_monte_serrat.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5866/iluminacao_alzira.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5867/022-26_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5868/023-26_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5869/troca_de_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5875/whatsapp_scan_2026-04-13_at_15.04.36.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5876/whatsapp_scan_2026-04-13_at_15.05.03.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5877/colocacao_de_cacamba_jonas_costa_pereira__.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5878/iluminacao_publica_rua_maria_mattos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5879/indicacao_117-2026.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_116-2026.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5881/40_-_indicacao_-_realizacao_de_extensao_dos_atendimentos_e_ampliacao_do_espaco_fisico_no_centro_especializado_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5882/39_-_indicacao_-_realizacao_de_atendimento_em_horarios_estendidos_e_aos_sabados_no_ceo_centro_de_especialidades_odontologicas.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_2026_-_redutor_de_velocidade_em_frente_ao_turopark.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5884/indicacao_2026_-_festival_conectadas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5885/ind_mais_valia.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5887/desassoreamento_do_canal_rua_emilio_nery.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_rocada_e_limpeza_na_ari_parreiras_engenho.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5889/indicacao_de_retirada_de_entulho_e_lixo_na_rua_adriano_augusto_pereira_engenho.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5898/tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_alex_34_2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_alex_37_2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5915/desobstrucao_bueiro_rua_rev_otavio.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5916/tapa_buraco_rua_dez_chapero.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5917/iluminacao_gustavo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5918/iluminacao_michael.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5919/indicacao_118-2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5920/indicacao_120-2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5921/indicacao_2026_-_aplicativo_digital_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5922/indicacao_2026_-_polo_pesqueiro.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5923/solicitando_construcao_de_calcada_do_viaduto_ate_rede_ferraz_brisamar.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5924/solicitando_a_construcao_de_calcada_do_viaduto_ate_a_estrada_do__mazomba_bairro_leandro.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5925/quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5926/reforma_da_quadra_escola_otoni_rocha.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5930/poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5931/42_-_indicacao_-_campanha_de_conscientizacao_com_instalacao_de_placas_com_a_mensagem_cuidado_com_nossas_criancas_dirija_com_atencao.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5932/12_-_indicacao_-_revitalizacao_do_posto_de_saude_ilha_da_madeira.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5936/indicacao_piranema.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5937/retirada_de_entulho_na_rua_antonia_barbosa_cunha.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5935/41_-_indicacao_-_solicitando-lhe_a_realizacao_de_implantacao_de_jardim_de_convivencia_na_area_localizada_na_rua_santa_teresa_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5950/08_-_indicacao_-_criacao_do_centro_de_referencia_de_assistencia_social__cras_ilha_da_madeira.docx.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5941/indicacao_alex_35_2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5942/indicacao_alex_36_2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5946/tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5947/tapa_buraco_2.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5948/indicacao_121-2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5949/indicacao_90-2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5953/indicacao_2026_-_parque_olimpico.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5954/indicacao_2026_-_passagem_de_pedrestres_na_ponte_da_estrada_chapero_-_parque_primavera.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5957/limpeza_vall_col_abrigo_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5958/escoria_bairro_leandro.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5959/quebra_molas_brisamar.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5960/iluminacao_leandro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5989/ind_38.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5990/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5991/retirada_de_entulho_na_rua_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5992/iluminacao_rua_chile.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5993/indicacao_122-2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5994/indicacao_119-2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5995/revitalizacao_da_praca_do_teixeira.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5996/indicacao_2026_-_afixacao_de_cartazes_sobre_a_lei_federal__no_14.737-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5998/indicacao_vacol_kiwa.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5999/limpeza_orla_da_ilha_da_madeira.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6000/reforma_da_quadra_escola_eider_dantas.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6001/indicacao_na_rua_pirapora_bairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6002/solicitando_limpeza_na_rua_cesar_lottes_bairro_ibirapitanga.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6008/44_-_indicacao_-_implantacao_de_unidade_movel_de_saude_com_consultorio_medico_para_atendimento_em_areas_de_dificil_acesso_no_municipio_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6009/45_-_indicacao_-_implementacao_do_programa_bolsa_atleta_no_municipio_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6015/reparo_de_iluminacao_37.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6016/tampa_boca_de_lobo_aloisio_aragao_brisamar.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6017/indicacao_105-2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6018/indicacao_110_-2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6019/indicacao_-_programa_de_cursos_gratuitos_na_area_da_construcao_civil_voltado_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6020/indicacao_2026_-_campanha_endometriose.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6021/quebra-molas._creche_prof_elaine_lopes.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6022/reforma_da_praca_do_pneu.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6027/solicitando_limpeza_na_rua_bernardo_pereira_no_bairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6028/solicitando_manutencao_na_iluminacao_publica_da_rua_nadir_antunes_ramalho_no_bairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6033/09_-_indicacao_-_criacao_do_centro_de_referencia_de_assistencia_social__cras_santa_candida.docx.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6034/46_-_indicacao_-_realizacao_da_expo_crista_no_municipio_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6047/tapa_buraco_benito_juarez_centro.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6048/tapa_buraco_ruaglenio_pereira_cicarino.docx.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6049/caminhao_vacuo_gilson.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6050/iluminacao_cintia.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6051/indicacao_125-2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6052/indicacao_124-2026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6053/cursos_de_primeiros_socorros_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6054/indicacao_-__programa_de_educacao_ambiental_-_pream.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6056/ind_41.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6057/ind_40.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6059/48_-_indicacao_-_implantacao_de_mirante_na_orla_de_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6063/50_-_indicacao_-_.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6066/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6067/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6075/ind_rua_tabajara.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6077/ind_rua_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6078/caixa_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6079/escoria_na_rua_pedro_alvares_cabral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6080/indicacao_-_espaco_acolher.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6081/indicacao_-__banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6082/indicacao_123-2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6083/indicacao_115-2026.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6084/poda_de_arvore_gilson.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6086/entulho_cintia_.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6087/entulho_centro_19-05.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6088/entulho_brisamar_19-05.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6089/51_-_indicacao_-_implantacao_de_farmacia_itinerante_para_entrega_de_medicamentos_de_uso_continuo__.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6090/50_-_indicacao_-__reforma_da_escola_municipal_vereador_americo_rodrigues_amorim_localizada_em_itimirim.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6098/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6099/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6100/retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6101/revitalizacao_de_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6118/indicacao_-__agosto_verde.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6119/indicacao_-__oftalmologista_infantil.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6121/recapeamento.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6122/estacionamento.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6123/troca_de_lampada_parque_paraiso.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6124/tapa_buraco_chapero.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6127/saneamento_rua_euclides_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6128/saneamento_rua_pai_fabricio.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6131/iluminacao_publica_na_rua_jose_rufino_na_vila_margarida.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6132/solicitando_limpeza_e_rocada_na_rua_sao_joao_batistabairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6136/indicacao_127-2026.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6137/indicacao_126-2026.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6155/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6156/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6161/iluminacao_publica_parque_primavera.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6162/indicacao_engenho.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6167/indicacao_-__festival_de_bandas_locais.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6168/indicacao_-__casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6170/iluminacao_quadra_monte_serrat.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6171/vac_all_rua_vitor_manoel.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6172/solicitando_tampa_de_bueiro_na_rua_alencastro_guimaraes_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6173/solicitando_limpeza_e_rocada_na_rua_cintia_costabairro_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6174/indicacao_esf-ubs_gilson.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6175/rodovia_rio_santos.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6176/indicacao_129-2026.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6177/indicacao_128-2026.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6195/53_-_indicacao_-_ampliacao_do_acesso_aos_exames_de_mamografia_e_preventivo_papanicolau_.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6196/52_-_indicacao_-_implantacao_de_grupos_educativos_nas_escolas_da_rede_municipal_como_saude_mental_bullying_e_drogas.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6208/ind_47.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6209/ind_48.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6217/indicacao_rua_02_de_fevereiro_gl_b_chapero.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6218/taapa__buraco_ruamanoel_bento_sn_qd78.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6220/indicacao_131-2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6221/indicacao_132-2026.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6228/indicacao_2026_-_clinica_da_dor.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6229/atividades_casas_lares.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6230/reforma_da_quadra_escola_maria_guilhermina.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6231/telhado_da_quadra_monte_serrat.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6232/indicacao_de_limpeza_e_rocada_na_rua_vinte_bairro_vila_geni.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6233/indicacao_a_fazer_reparos_de_iluminacao_publicanna_rua_joao_rosa_gonzales_bairro_engenho.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6234/54_-_indicacao_-_sinalizacao_viaria_e_faixas_de_pedestres_em_ambos_os_lados_da_avenida_deputado_octavio_cabral_.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6235/35_-_indicacao_-_implantacao_de_consultorio_de_odontopediatria_no_centro_de_especialidades_odontologicas_ceo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6236/poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6237/troca_de_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6259/ind_50.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6260/ind_49.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6261/troca_de_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6262/troca_de_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6263/sinalizacao_de_quebra_molas_teixeira.docx.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6264/desobstruir_bueiro_chapero.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6265/indicacao_136-2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6266/indicacao_135-2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6267/transferencia_do_programa_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6268/indicacao_-__descentralizacao_ccti.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6269/solicitando_limpeza_e_rocada_na_honorio_dos_santos_freitas_engenho.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6270/iluminacao_publica_na_rua_mexico_no_bairro_jardim_america.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6276/55_-_indicacao_-_implantacao_de_quebra-mola_na_rua_lea_cabral_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6277/57_-_indicacao_-_adesao_e_implementacao_do_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6104/vereador_jose_domingos_-_emenda_ao_pl_73-2026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6105/emenda_ldo_pl_73.2026_-_vera_karine_brandao.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6106/rachel_secundo_2026_-_emenda_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6107/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6255/apl_creditos_tributarios_-_compensacao_dacao_imoveis_e_transacao_revisado_.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5401/veto_01_2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5426/parecer_csp_pl_95_2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5472/parecer_csp_2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5497/parecer_cs_-_pl_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5565/parecer_118_-2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5566/parecer_pl_116_cdda.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5579/parecer_cfocpc_pl_31_2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5580/parecer_ccjr_ao_veto01-26_1.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5581/parecer_ccjr_ao_pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5582/parecer_ccjr_ao_ses_11-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5583/parecer_ccjr_ao_pl_112-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5584/parecer_ccjr_ao_pl_126-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5585/parecer_ccjr_ao_pl_127-2025_1.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5586/parecer_ccjr_ao_pl_128-25.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5587/parecer_ccjr_ao_pl129-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5588/parecer_ccj_ao_pl_134-25_1.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5589/parecer_cfocpc_ao_pl_117-25_1.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5590/parecer_cfocpc_ao_pl122-25_3.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5591/parecer_cfocpc_ao_pl_123-25_3.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5592/cdeic_parecer_pl_34.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5593/cdeic_parecer_pl_63.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5594/cdeic_parecer_pl_74.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5595/cdeic_parecer_pl_96.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5596/cdeic_parecer_pl_111.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5631/parecer_ccjr_ao_pelom_001-2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5632/parecer_ccjr_ao_pl_28-2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5633/parecer_ccjr_ao_pl_29-2026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5634/parecer_ccjr_ao_pl30-2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5708/parecer_ccjr_ao_veto_021-25.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5709/parecer_ccjr_ao_veto_022-25.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5710/parecer_ccjr_ao_pl_132026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5717/parecer_ao_pl_118-25_idosos.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5729/parecer_cfocpc_ao_pl_01-26.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5730/parecer_cfocpc_ao_ses_11-25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5731/parecer_cfocpc_ao_pl129-25.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5732/parecer_pl_-_114.2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5744/parecer_cs_-_pl_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5754/parecer_ccjr_pl_57_2026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5755/parecer_comissao_de_financas_pl_57_2026.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5759/parecer_ccjr_ao_pl_38-26.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5760/parecer_ccjr_ao_pl_39-26.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5761/parecer_ccjr_ao_pl_40-26_1.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5762/parecer_cfocpc_pl_30-26.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5799/parecer_ccjr_ao_pl_41-26.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5800/parecer_114_ata_07o.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5817/parecer_cfocpc_pl_038_2026.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5818/parecer_ccjr_ao_pl_61-26.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5859/parecer_ccjr_ao_pl_42-26.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5860/parecer_ccjr_ao_pl_60-2026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5861/parecer_ccjr_ao_pl_62-26.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5862/parecer_cfocpc_pl_29_2026.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5863/parecer_cfocpc_veto_001_2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5871/parecer_cfocpc_pl_42_2026.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5872/parecer_cfocpc_pl_62_2026.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5890/parecer_ccjr_ao_pl_135-25.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5891/parece_ccj_ao_pl_136-25.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5892/parecer_ccjr_ao_pl_137-25.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5893/parecer_ccjr_ao_pl_32-26.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5894/parecer_ccjr_ao_pl33-26.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5895/parecer_ccjr_ao_pl_69-26.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5896/parecer_cfocpc_pl_33-26.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5903/parecer_cfocpc_pl39_2026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5906/parecer_pl_69_cfocpc.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5908/parecer_pl_69_cdc.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5909/parecer_pl_039_cmdus.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5961/parecer_ccjr_ao_pl_139-25.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5962/parecer_ccjr_ao_pl_140-25.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5963/parecer_ccjr_ao_pl_145-25.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5964/parecer_ccjr_ao_pl_10-26.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5965/parecer_ccjr_ao_pl_19-26.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5966/pareceer_ccjr_ao_pl_20-26.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5967/parecer_ccjr_pl_22-26.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5968/parecer_ccjr_ao_pl_63-26.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5969/parecer_ccjr_ao_pl_70-26.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5970/parecer_ccjr_ao_pl_85-25.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5971/parecer_ccjr_ao_pl_87-25pdf.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5972/parecer_financas_ao_pl_103-25.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5973/parecer_financas_ao_pl_127-25_1.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5974/parecer_financas_ao_pl_128-25.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5975/parecer_financas_ao_pl_134-25.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5976/parecer_financas_ao_pl_013-26.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5977/parecer_financas_ao_pl_028-26.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6003/parecer_pl_123_cdc.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6004/parecer_cs_-_pl_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6005/parecer_cs_-_pl_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6006/parecer_cs_-_pl_no_22_-2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6012/parecer_103-2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6013/parecer_134.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6036/parecer_ccjr_pl_05-26.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6037/parecer_ccjr_pl_11-26.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6038/parecer_ccjr_pl_27-26.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6039/parecer_ccjr_pl_37-25.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6040/parecer_ccjr_pl_59-26.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6041/parecer_cfocpc_ao_pl_32-2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6042/parecer_cfocpc_ao_pl60-26.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6060/parecer_cec_pl_117_2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6061/parecer_cacaj_pl_118_2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6071/parecer_ao_pl_141-25_ccjr.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6072/parecer_ao_pl_15-26_ccjr.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6073/parecer_ao_pl_17-26_ccjr.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6074/parecer_ao_pl_18-26_ccjr.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6097/parecer_pl103.2025_-_caas.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6140/parecer_ccjr_ao_pl_02-26.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6141/parecer_ccjr_ao_pl_03-26.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6142/parecer_ccjr_ao_pl_12-26.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6143/parecer_ccjr_ao_pl_14-26.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6144/parecer_ccjr_ao_pl_24-26.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6145/parecer_ccjr_ao_pl_76-26.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6146/parecer_ccjr_ao_pl_79-26.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6147/parecer_cfocpc_ao_pl_112-25.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6148/parecer_financas_ao_pl_126-25.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6149/parecer_cfocpc_ao_pl_135-25.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6150/parecer_cfocpc_ao_pl_136-25.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6157/parecer_cel_pl_114_2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6178/parecer_ccjr_ao_pl_77-26.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6179/parecer_ccjr_ao_pl_78-26.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6180/parecer_financas_85-25.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6181/parecer_financas_87-25.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6182/parecer_financas_139-25.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6183/parecer_financas_pl_140-25.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6184/parecer_financas_141-25.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6185/parecer_financas_145-25.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6186/parecer_financas_pl_10-26.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6187/parecer_financas_15-26.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6188/parecer_financas_17-26.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6189/parecer_financas_ao_pl_19-26.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6190/parecer_financas_pl_20-26.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6191/parecer_financas_pl_61-26.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6192/parecer_financas_ao_pl_63-26.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6204/parecer_ccjr_pl_04-26.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6205/parecer_ccjr_pl_09-26.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6206/parecer_ccjr_pl_36-26.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6207/parecer_ccjr_pl_54-26.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6210/parecer_cs_-_pl_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6211/parecer_pl135_2025_cmadus.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6212/parecer_cs_-_pl_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6278/parecer_ccjr_ao_pl26-26.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6279/parecer_ccjr_ao_pl_51-26.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6280/parecer_ccjr_ao_pl_55-26.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6281/parecer_ccjr_ao_pl_56-26.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6282/parecer_ccjr_ao_pl_64-26.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6283/parecer_ccjr_ao_pl_80-26.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6284/parecer_ccjr_pl_81-26.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5545/emenda_lom.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5371/mensagem_001_2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5372/pesca_forte.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5373/transito_e_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5374/seguro_e_grantia.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5375/adotando_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5376/altera_a_lei_3.870_de_18_de_agosto_de_2020_de_criacao_do_parque_natural_municipal_da_serra_da_calcada_2.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5377/altera_a_lei_no_3.869_de_18_de_agosto_de_2020_de_criacao_da_area_de_protecao_ambiental_da_praia_de_salina.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5378/altera_a_lei_no3.159_de_20_de_agosto_de_2013_de_criacao_da_area_de_protecao_ambiental_do_saco_de_coroa_grande.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5379/pl_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5380/rachel_secundo_-_pl_ficha_mulher_protegida_-_ficha_lilas.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5381/rachel_secundo_-_pl_jardim_sensorial.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5382/rachel_secundo_-_pl_aplicativo_municipal_mulher_1.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5383/rachel_secundo_-_pl_musicoterapia.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5384/rachel_secundo_-_pl_pessoa_com_epidermolise_bolhosa.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5385/rachel_secundo_-_pl_psoriase.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5446/pl_rachel_secundo_-_altera_os_dispositivos_da_lei_no_2192-2001.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5503/12_-_pl_institui_diretrizes_para_o_apoio_e_o_fomento_a_autonomia_da_pessoa_com_transtorno_do_espectro_autista_tea_na_transicao_para_a_vida_adulta.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5504/oferta_de_atendimento_socioassistencial.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5505/eja_-_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5506/ao_recebimento_de_denuncias_de_maus-tratos.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5507/07_-_pl_diretrizes_para_o_acolhimento_psicologico_de_mulheres_em_situacao_de_luto_perinatal.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5508/04_-_pl_autorizacao_da_entrada_do_profissional_propagandista_de_produtos_farmaceuticos_nas_unidades_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5509/adote_uma_praca_novo.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5510/equipe_multiciplinar.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5511/p_l_oncologia.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5512/calendario_oficial_a_cultura_oceanica.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5513/projeto_de_lei_cultura_oceanica.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5541/pl_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5542/pl_altera_o_atr._150.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5543/pl_titulo_de_doacao.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5544/pl_refis.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5546/pl_corpo_cenico.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5547/pl_altera_o_art._32.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5575/06_-_pl_autoriza_o_poder_executivo_a_conceder_isencao_do_imposto_predial_e_territorial_urbano__iptu_a_pessoas_com_doencas_graves.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5576/13_-_pl_instalacao_de_hidrometros_pelas_concessionarias_de_fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5577/rachel_secundo_-_pl_praca_lilas.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5578/projeto_de_lei_final_de_semana_na_escola.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5627/pl_rpps_2026.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5628/pl_revoga_a_3.553_2017.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5629/pl_itinga.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5630/pl_banda.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5658/pl_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5660/22_-_pl_estabelece_diretrizes_para_o_fomento_a_arte_inclusiva_no_municipio_de_itaguai_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5661/atendiemnto_educacional.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5662/15_-_pl_institui_diretrizes_para_a_implementacao_do_observatorio_da_violencia_contra_a_mulher_no_municipio_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5663/23_-_pl_estabelece_diretrizes_para_a_producao_e_a_organizacao_de_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5664/20_-_pl_estabelece_diretrizes_para_o_fortalecimento_da_divulgacao_e_da_observacao.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5665/14_-_pl_estabelece_diretrizes_para_o_acolhimento_e_orientacao_as_familias_no_momento.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5666/13_-_pl_reconhece_o_tapete_de_sal_confeccionado_anualmente_na_rua_cel._freitas_por_ocasiao_da_festa_de_corpus.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5667/16_-_pl_institui_diretrizes_para_a_implementacao_da_ronda_itaguaense_de_protecao_animal_e_para_acoes.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5668/17_-_pl_institui_a_campanha_municipal_de_conscientizacao_e_valorizacao_da_comunidade_surda__setembro_azul.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5669/18_-_pl_estabelece_diretrizes_para_a_promocao_da_inclusao_social_e_da_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5670/19_-_pl_estabelece_diretrizes_para_a_promocao_da_inclusao_digital_da_pessoa_idosa_no_municipio_de_itaguai.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5671/pl_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5672/rachel_secundo_-_pl_spray_de_pimenta.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5673/rachel_secundo_-_pl_capacitacao_e_desenvolvimento_de_competencias_para_o_trabalho_e_geracao_de_renda.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5697/projeto_de_lei_nova_estrutura_comissionada_2026_pgm.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5696/pl_reajuste_servidores_cmi_2026.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5701/projeto_de_lei_altera.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5725/pl_altera_a_lei_4.056_2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5726/pl_iss.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5757/pl_contratacao.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5780/03_-_revisao_ppa_projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5781/rachel_secundo_-_pl_pulseira_lilas.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5782/rachel_secundo_-_pl_curso_de_idiomas.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5783/rachel_secundo_-_pl_gravidez_na_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5784/rachel_secundo_-_pl_show_de_talentos_para_pcd.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5809/rachel_secundo_-_pl_feira_da_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5810/pl_procon.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5811/pl_praca_j._america.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5837/rachel_secundo_-_pl_salas_multissensoriais.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5873/pl_adequacao.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5874/ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5901/rachel_secundo_-_pl_espacos_de_amamentacao_e_fraldario.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5902/rachel_secundo_-_pl_cartilha_da_sexualidade_pcd.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5934/pl_recuparecao_da_mata_atlantica.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5981/pl_conecta_trabalho.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5984/pl_praca_dom_luiz.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/5985/pl_formacao_em_artes_cenicas.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6007/pl_premio_sagario.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6023/pl_revoga_a_4.228_2025.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6024/pl_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6025/projeto_de_lei_-rua_do_grau.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6043/mensagem_28-2026_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6068/25_-_pl_estabelece_diretrizes_para_a_promocao_do_laco_branco.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6069/26_-_pl_institui_o_dia_municipal_da_mulher_itaguaiense_a_ser_celebrado_anualmente_no_municipio_de_itaguai_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6070/29_-_pl_institui_o_dia_municipal_da_pessoa_com_deficiencia_em_itaguai_a_ser_celebrado_anualmente_em_3_de_dezembro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6085/p_l_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6108/pl_revoga_a_lei_no_3.386_2015.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6109/pl_90_-_2026_-__vinicius_alves_.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6138/rachel_secundo_-_pl_clinica_da_dor.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6139/rachel_secundo_-_pl_agosto_verde.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6223/mensagem_30-2026_-praca_1.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6224/37_-_pl_inclui_a_expo_crista_de_itaguai_no_calendario_oficial_de_eventos_do_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6225/rachel_secundo_-_estimulacao_transcraniana_por_corrente_continua.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6226/rachel_secundo_-_pl_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6227/35_-_pl_estabelece_diretrizes_para_o_incentivo_a_adaptacao_e_a_promocao_de_espacos_multissensoriais_de_lazer_voltados_a_criancas_e_adolescentes_com_transtorno_do_espectro_autista_nas_pracas_e_parq.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6242/33_-_pl_estabelece_diretrizes_para_a_promocao.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6243/34_-_pl_institui_a_semana_municipal_de_conscientizacao_providencias.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6244/32_-_pl_estabelece_diretrizes_para_a_promocao_da_insercao.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6245/30_-_pl_estabelece_diretrizes_para_o_incentivo_a_pratica_itaguai.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6246/36_-_pl_estabelece_diretrizes_para_a_promocao_da_insercao_de_jovens_providencias.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6247/28_-_pl_estabelece_diretrizes_para_o_incentivo_a_pratica_esportiva_providencias.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6248/27_-_pl_estabelece_diretrizes_para_a_promocao_da_saude_da_mulher_idosa_saude_e_socioassistenciais.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6252/pl_altera_a_lei_no_4.333_2026.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6256/pl_revoga_o_art._4o_da_lei_3.386_2015.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/sapl/public/materialegislativa/2026/6257/pl_codemi.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaguai.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H326"/>
+  <dimension ref="A1:H911"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="69.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="72" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -4685,8256 +12086,23463 @@
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...19 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>89</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>101</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H24" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="E28" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="F28" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" t="s">
         <v>117</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="E29" t="s">
         <v>118</v>
       </c>
-      <c r="D29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="E30" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="F30" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="E31" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="F31" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H31" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" t="s">
+        <v>118</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" t="s">
+        <v>118</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B33" t="s">
-[...14 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34" t="s">
+        <v>117</v>
+      </c>
+      <c r="E34" t="s">
+        <v>118</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" t="s">
+        <v>117</v>
+      </c>
+      <c r="E35" t="s">
+        <v>118</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H35" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>143</v>
+      </c>
+      <c r="E36" t="s">
+        <v>144</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>148</v>
+      </c>
+      <c r="E37" t="s">
         <v>149</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="F37" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H37" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>153</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" t="s">
+        <v>148</v>
+      </c>
+      <c r="E38" t="s">
+        <v>149</v>
+      </c>
+      <c r="F38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
+        <v>148</v>
+      </c>
+      <c r="E39" t="s">
+        <v>149</v>
+      </c>
+      <c r="F39" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="H39" t="s">
         <v>158</v>
-      </c>
-[...13 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" t="s">
+        <v>148</v>
+      </c>
+      <c r="E40" t="s">
+        <v>149</v>
+      </c>
+      <c r="F40" t="s">
+        <v>150</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
         <v>161</v>
-      </c>
-[...19 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>166</v>
+        <v>45</v>
       </c>
       <c r="D41" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E41" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F41" t="s">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>170</v>
+        <v>65</v>
       </c>
       <c r="D42" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E42" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F42" t="s">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="H42" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>174</v>
+        <v>69</v>
       </c>
       <c r="D43" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E43" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F43" t="s">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="H43" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>178</v>
+        <v>73</v>
       </c>
       <c r="D44" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E44" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F44" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>182</v>
+        <v>77</v>
       </c>
       <c r="D45" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E45" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F45" t="s">
-        <v>94</v>
+        <v>150</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>186</v>
+        <v>85</v>
       </c>
       <c r="D46" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E46" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F46" t="s">
-        <v>94</v>
+        <v>150</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>89</v>
       </c>
       <c r="D47" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E47" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F47" t="s">
-        <v>105</v>
+        <v>150</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>194</v>
+        <v>97</v>
       </c>
       <c r="D48" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E48" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F48" t="s">
-        <v>105</v>
+        <v>150</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="H48" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>198</v>
+        <v>105</v>
       </c>
       <c r="D49" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E49" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F49" t="s">
-        <v>86</v>
+        <v>150</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="D50" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E50" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F50" t="s">
-        <v>203</v>
+        <v>150</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="H50" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="D51" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E51" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F51" t="s">
-        <v>94</v>
+        <v>150</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>208</v>
+        <v>145</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="D52" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="E52" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="F52" t="s">
-        <v>94</v>
+        <v>150</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="H52" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>215</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E53" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F53" t="s">
-        <v>105</v>
+        <v>203</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E54" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F54" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="H54" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>223</v>
+        <v>21</v>
       </c>
       <c r="D55" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E55" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F55" t="s">
-        <v>127</v>
+        <v>211</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>59</v>
+        <v>212</v>
       </c>
       <c r="H55" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>226</v>
+        <v>25</v>
       </c>
       <c r="D56" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E56" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F56" t="s">
-        <v>127</v>
+        <v>215</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>59</v>
+        <v>216</v>
       </c>
       <c r="H56" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>229</v>
+        <v>29</v>
       </c>
       <c r="D57" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E57" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F57" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>59</v>
+        <v>219</v>
       </c>
       <c r="H57" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>233</v>
+        <v>33</v>
       </c>
       <c r="D58" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E58" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F58" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>59</v>
+        <v>223</v>
       </c>
       <c r="H58" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>236</v>
+        <v>37</v>
       </c>
       <c r="D59" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E59" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F59" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>59</v>
+        <v>226</v>
       </c>
       <c r="H59" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>239</v>
+        <v>41</v>
       </c>
       <c r="D60" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E60" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F60" t="s">
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>59</v>
+        <v>229</v>
       </c>
       <c r="H60" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>242</v>
+        <v>45</v>
       </c>
       <c r="D61" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E61" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F61" t="s">
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="H61" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>246</v>
+        <v>49</v>
       </c>
       <c r="D62" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E62" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F62" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="H62" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>250</v>
+        <v>53</v>
       </c>
       <c r="D63" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E63" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F63" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="H63" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>254</v>
+        <v>57</v>
       </c>
       <c r="D64" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E64" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F64" t="s">
-        <v>90</v>
+        <v>241</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="H64" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>258</v>
+        <v>61</v>
       </c>
       <c r="D65" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E65" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F65" t="s">
-        <v>90</v>
+        <v>241</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="H65" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>262</v>
+        <v>65</v>
       </c>
       <c r="D66" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E66" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F66" t="s">
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="H66" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>266</v>
+        <v>69</v>
       </c>
       <c r="D67" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E67" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F67" t="s">
-        <v>94</v>
+        <v>222</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="H67" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>270</v>
+        <v>73</v>
       </c>
       <c r="D68" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="E68" t="s">
-        <v>85</v>
+        <v>202</v>
       </c>
       <c r="F68" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="H68" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D69" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E69" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F69" t="s">
-        <v>276</v>
+        <v>207</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="H69" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="D70" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E70" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F70" t="s">
-        <v>276</v>
+        <v>222</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="H70" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>282</v>
+        <v>262</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="D71" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E71" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F71" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>283</v>
+        <v>263</v>
       </c>
       <c r="H71" t="s">
-        <v>284</v>
+        <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="D72" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E72" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F72" t="s">
-        <v>98</v>
+        <v>211</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
       <c r="H72" t="s">
-        <v>287</v>
+        <v>267</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>268</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="D73" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E73" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F73" t="s">
-        <v>86</v>
+        <v>211</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>289</v>
+        <v>269</v>
       </c>
       <c r="H73" t="s">
-        <v>290</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="D74" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E74" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F74" t="s">
-        <v>86</v>
+        <v>207</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="H74" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>294</v>
+        <v>274</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>101</v>
       </c>
       <c r="D75" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E75" t="s">
+        <v>202</v>
+      </c>
+      <c r="F75" t="s">
+        <v>207</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="F75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="D76" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E76" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F76" t="s">
-        <v>295</v>
+        <v>207</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="H76" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>45</v>
+        <v>109</v>
       </c>
       <c r="D77" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E77" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F77" t="s">
-        <v>90</v>
+        <v>241</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>302</v>
+        <v>281</v>
       </c>
       <c r="H77" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D78" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E78" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F78" t="s">
-        <v>90</v>
+        <v>211</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="H78" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>122</v>
+        <v>287</v>
       </c>
       <c r="D79" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E79" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F79" t="s">
-        <v>308</v>
+        <v>211</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>309</v>
+        <v>288</v>
       </c>
       <c r="H79" t="s">
-        <v>310</v>
+        <v>289</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="D80" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E80" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F80" t="s">
-        <v>308</v>
+        <v>222</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>312</v>
+        <v>291</v>
       </c>
       <c r="H80" t="s">
-        <v>313</v>
+        <v>292</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>314</v>
+        <v>293</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>131</v>
+        <v>294</v>
       </c>
       <c r="D81" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E81" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F81" t="s">
-        <v>276</v>
+        <v>222</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
       <c r="H81" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>80</v>
+        <v>194</v>
       </c>
       <c r="D82" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E82" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F82" t="s">
-        <v>276</v>
+        <v>203</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="H82" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>138</v>
+        <v>301</v>
       </c>
       <c r="D83" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E83" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F83" t="s">
-        <v>86</v>
+        <v>302</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="H83" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>142</v>
+        <v>306</v>
       </c>
       <c r="D84" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E84" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F84" t="s">
-        <v>86</v>
+        <v>211</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
       <c r="H84" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="D85" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E85" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F85" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="H85" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>150</v>
+        <v>313</v>
       </c>
       <c r="D86" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E86" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F86" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="H86" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>154</v>
+        <v>317</v>
       </c>
       <c r="D87" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E87" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F87" t="s">
-        <v>295</v>
+        <v>222</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="H87" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>158</v>
+        <v>321</v>
       </c>
       <c r="D88" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E88" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F88" t="s">
-        <v>295</v>
+        <v>241</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>336</v>
+        <v>145</v>
       </c>
       <c r="H88" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>162</v>
+        <v>324</v>
       </c>
       <c r="D89" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E89" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F89" t="s">
-        <v>90</v>
+        <v>241</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>339</v>
+        <v>145</v>
       </c>
       <c r="H89" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>166</v>
+        <v>327</v>
       </c>
       <c r="D90" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E90" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F90" t="s">
-        <v>90</v>
+        <v>328</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>342</v>
+        <v>145</v>
       </c>
       <c r="H90" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>170</v>
+        <v>331</v>
       </c>
       <c r="D91" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E91" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F91" t="s">
-        <v>94</v>
+        <v>302</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>345</v>
+        <v>145</v>
       </c>
       <c r="H91" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>174</v>
+        <v>334</v>
       </c>
       <c r="D92" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E92" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F92" t="s">
-        <v>94</v>
+        <v>222</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>348</v>
+        <v>145</v>
       </c>
       <c r="H92" t="s">
-        <v>349</v>
+        <v>335</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>178</v>
+        <v>337</v>
       </c>
       <c r="D93" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E93" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F93" t="s">
-        <v>308</v>
+        <v>211</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>351</v>
+        <v>145</v>
       </c>
       <c r="H93" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>182</v>
+        <v>340</v>
       </c>
       <c r="D94" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E94" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F94" t="s">
-        <v>308</v>
+        <v>211</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="H94" t="s">
-        <v>355</v>
+        <v>342</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>186</v>
+        <v>344</v>
       </c>
       <c r="D95" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E95" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F95" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="H95" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>190</v>
+        <v>348</v>
       </c>
       <c r="D96" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E96" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F96" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="H96" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>194</v>
+        <v>352</v>
       </c>
       <c r="D97" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E97" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F97" t="s">
-        <v>230</v>
+        <v>207</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="H97" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>198</v>
+        <v>356</v>
       </c>
       <c r="D98" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E98" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F98" t="s">
-        <v>230</v>
+        <v>207</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="H98" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
+        <v>360</v>
+      </c>
+      <c r="D99" t="s">
+        <v>201</v>
+      </c>
+      <c r="E99" t="s">
         <v>202</v>
       </c>
-      <c r="D99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F99" t="s">
-        <v>276</v>
+        <v>211</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="H99" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>207</v>
+        <v>364</v>
       </c>
       <c r="D100" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E100" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F100" t="s">
-        <v>276</v>
+        <v>211</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="H100" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>211</v>
+        <v>368</v>
       </c>
       <c r="D101" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E101" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F101" t="s">
-        <v>86</v>
+        <v>302</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="H101" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>215</v>
+        <v>372</v>
       </c>
       <c r="D102" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E102" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F102" t="s">
-        <v>86</v>
+        <v>302</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="H102" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>219</v>
+        <v>376</v>
       </c>
       <c r="D103" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E103" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F103" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="H103" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>223</v>
+        <v>380</v>
       </c>
       <c r="D104" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E104" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F104" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="H104" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>383</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>384</v>
+      </c>
+      <c r="D105" t="s">
+        <v>201</v>
+      </c>
+      <c r="E105" t="s">
+        <v>202</v>
+      </c>
+      <c r="F105" t="s">
+        <v>222</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H105" t="s">
         <v>386</v>
-      </c>
-[...19 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>387</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>388</v>
+      </c>
+      <c r="D106" t="s">
+        <v>201</v>
+      </c>
+      <c r="E106" t="s">
+        <v>202</v>
+      </c>
+      <c r="F106" t="s">
+        <v>222</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B106" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>391</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>392</v>
       </c>
-      <c r="B107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D107" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E107" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F107" t="s">
-        <v>90</v>
+        <v>207</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H107" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>395</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>236</v>
+        <v>396</v>
       </c>
       <c r="D108" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E108" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F108" t="s">
-        <v>90</v>
+        <v>207</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H108" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>239</v>
+        <v>400</v>
       </c>
       <c r="D109" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E109" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F109" t="s">
-        <v>94</v>
+        <v>222</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="H109" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>242</v>
+        <v>404</v>
       </c>
       <c r="D110" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E110" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F110" t="s">
-        <v>94</v>
+        <v>222</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="H110" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>246</v>
+        <v>408</v>
       </c>
       <c r="D111" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E111" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F111" t="s">
-        <v>308</v>
+        <v>207</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="H111" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>250</v>
+        <v>412</v>
       </c>
       <c r="D112" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E112" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F112" t="s">
-        <v>308</v>
+        <v>222</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="H112" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="D113" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E113" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F113" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="H113" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>258</v>
+        <v>420</v>
       </c>
       <c r="D114" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E114" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F114" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="H114" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>262</v>
+        <v>424</v>
       </c>
       <c r="D115" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E115" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F115" t="s">
-        <v>276</v>
+        <v>207</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="H115" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>266</v>
+        <v>428</v>
       </c>
       <c r="D116" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E116" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F116" t="s">
-        <v>276</v>
+        <v>207</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="H116" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>270</v>
+        <v>432</v>
       </c>
       <c r="D117" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E117" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F117" t="s">
-        <v>98</v>
+        <v>241</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="H117" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="D118" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E118" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F118" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="H118" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="D119" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E119" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F119" t="s">
-        <v>127</v>
+        <v>222</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="H119" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="D120" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E120" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F120" t="s">
-        <v>127</v>
+        <v>241</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>59</v>
+        <v>445</v>
       </c>
       <c r="H120" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="D121" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E121" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F121" t="s">
-        <v>86</v>
+        <v>449</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="H121" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="D122" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E122" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F122" t="s">
-        <v>86</v>
+        <v>449</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="H122" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="D123" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E123" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F123" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="H123" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="D124" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E124" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F124" t="s">
-        <v>105</v>
+        <v>462</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="H124" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="D125" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E125" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F125" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="H125" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="D126" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E126" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F126" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="H126" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="D127" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E127" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F127" t="s">
-        <v>90</v>
+        <v>211</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="H127" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="D128" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E128" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F128" t="s">
-        <v>90</v>
+        <v>222</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="H128" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="D129" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E129" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F129" t="s">
-        <v>94</v>
+        <v>211</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="H129" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="D130" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E130" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F130" t="s">
-        <v>94</v>
+        <v>211</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="H130" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="D131" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E131" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F131" t="s">
-        <v>308</v>
+        <v>222</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="H131" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="D132" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E132" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F132" t="s">
-        <v>308</v>
+        <v>222</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="H132" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>485</v>
+        <v>498</v>
       </c>
       <c r="D133" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E133" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F133" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="H133" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="D134" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E134" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F134" t="s">
-        <v>230</v>
+        <v>449</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="H134" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="D135" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E135" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F135" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="H135" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="D136" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E136" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F136" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="H136" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="D137" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E137" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F137" t="s">
-        <v>127</v>
+        <v>222</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>59</v>
+        <v>515</v>
       </c>
       <c r="H137" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
       <c r="D138" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E138" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F138" t="s">
-        <v>127</v>
+        <v>222</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>59</v>
+        <v>519</v>
       </c>
       <c r="H138" t="s">
-        <v>505</v>
+        <v>520</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>506</v>
+        <v>521</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>507</v>
+        <v>522</v>
       </c>
       <c r="D139" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E139" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F139" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>508</v>
+        <v>523</v>
       </c>
       <c r="H139" t="s">
-        <v>509</v>
+        <v>524</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>510</v>
+        <v>525</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>511</v>
+        <v>526</v>
       </c>
       <c r="D140" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E140" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F140" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="H140" t="s">
-        <v>513</v>
+        <v>528</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>514</v>
+        <v>529</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>515</v>
+        <v>530</v>
       </c>
       <c r="D141" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E141" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F141" t="s">
-        <v>295</v>
+        <v>211</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>516</v>
+        <v>531</v>
       </c>
       <c r="H141" t="s">
-        <v>517</v>
+        <v>532</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>519</v>
+        <v>534</v>
       </c>
       <c r="D142" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E142" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F142" t="s">
-        <v>295</v>
+        <v>211</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="H142" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>523</v>
+        <v>538</v>
       </c>
       <c r="D143" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E143" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F143" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="H143" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="D144" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E144" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F144" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="H144" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="D145" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E145" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F145" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="H145" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>534</v>
+        <v>549</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="D146" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E146" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F146" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>536</v>
+        <v>551</v>
       </c>
       <c r="H146" t="s">
-        <v>537</v>
+        <v>552</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>538</v>
+        <v>553</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>539</v>
+        <v>554</v>
       </c>
       <c r="D147" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E147" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F147" t="s">
-        <v>90</v>
+        <v>302</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>540</v>
+        <v>555</v>
       </c>
       <c r="H147" t="s">
-        <v>541</v>
+        <v>556</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>542</v>
+        <v>557</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>543</v>
+        <v>558</v>
       </c>
       <c r="D148" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E148" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F148" t="s">
-        <v>90</v>
+        <v>328</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>544</v>
+        <v>559</v>
       </c>
       <c r="H148" t="s">
-        <v>545</v>
+        <v>560</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>546</v>
+        <v>561</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>547</v>
+        <v>562</v>
       </c>
       <c r="D149" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E149" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F149" t="s">
-        <v>98</v>
+        <v>328</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>548</v>
+        <v>563</v>
       </c>
       <c r="H149" t="s">
-        <v>549</v>
+        <v>564</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>550</v>
+        <v>565</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>551</v>
+        <v>566</v>
       </c>
       <c r="D150" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E150" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F150" t="s">
-        <v>98</v>
+        <v>241</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>552</v>
+        <v>567</v>
       </c>
       <c r="H150" t="s">
-        <v>553</v>
+        <v>568</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>554</v>
+        <v>569</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>555</v>
+        <v>570</v>
       </c>
       <c r="D151" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E151" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F151" t="s">
-        <v>86</v>
+        <v>211</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>556</v>
+        <v>571</v>
       </c>
       <c r="H151" t="s">
-        <v>557</v>
+        <v>572</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>558</v>
+        <v>573</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>559</v>
+        <v>574</v>
       </c>
       <c r="D152" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E152" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F152" t="s">
-        <v>86</v>
+        <v>211</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>59</v>
+        <v>575</v>
       </c>
       <c r="H152" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D153" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E153" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F153" t="s">
-        <v>295</v>
+        <v>222</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="H153" t="s">
-        <v>564</v>
+        <v>580</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>565</v>
+        <v>581</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="D154" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E154" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F154" t="s">
-        <v>295</v>
+        <v>222</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="H154" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>570</v>
+        <v>586</v>
       </c>
       <c r="D155" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E155" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F155" t="s">
-        <v>276</v>
+        <v>222</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>571</v>
+        <v>587</v>
       </c>
       <c r="H155" t="s">
-        <v>572</v>
+        <v>588</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="D156" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E156" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F156" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
       <c r="H156" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
       <c r="D157" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E157" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F157" t="s">
-        <v>98</v>
+        <v>328</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="H157" t="s">
-        <v>580</v>
+        <v>596</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="D158" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E158" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F158" t="s">
-        <v>98</v>
+        <v>207</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="H158" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="D159" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E159" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F159" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="H159" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>589</v>
+        <v>605</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
       <c r="D160" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E160" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F160" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="H160" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="D161" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E161" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F161" t="s">
-        <v>105</v>
+        <v>241</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>595</v>
+        <v>611</v>
       </c>
       <c r="H161" t="s">
-        <v>596</v>
+        <v>612</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
       <c r="D162" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E162" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F162" t="s">
-        <v>105</v>
+        <v>241</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>599</v>
+        <v>615</v>
       </c>
       <c r="H162" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
       <c r="D163" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E163" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F163" t="s">
-        <v>90</v>
+        <v>211</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="H163" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
       <c r="D164" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E164" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F164" t="s">
-        <v>90</v>
+        <v>211</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>607</v>
+        <v>623</v>
       </c>
       <c r="H164" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="D165" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E165" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F165" t="s">
-        <v>94</v>
+        <v>627</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>611</v>
+        <v>628</v>
       </c>
       <c r="H165" t="s">
-        <v>612</v>
+        <v>629</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>613</v>
+        <v>630</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>614</v>
+        <v>631</v>
       </c>
       <c r="D166" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E166" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F166" t="s">
-        <v>94</v>
+        <v>627</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>615</v>
+        <v>632</v>
       </c>
       <c r="H166" t="s">
-        <v>616</v>
+        <v>633</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>617</v>
+        <v>634</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="D167" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E167" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F167" t="s">
-        <v>308</v>
+        <v>328</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>619</v>
+        <v>636</v>
       </c>
       <c r="H167" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>622</v>
+        <v>639</v>
       </c>
       <c r="D168" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E168" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F168" t="s">
-        <v>308</v>
+        <v>328</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>623</v>
+        <v>640</v>
       </c>
       <c r="H168" t="s">
-        <v>624</v>
+        <v>641</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>625</v>
+        <v>642</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>626</v>
+        <v>643</v>
       </c>
       <c r="D169" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E169" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F169" t="s">
-        <v>203</v>
+        <v>627</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>627</v>
+        <v>644</v>
       </c>
       <c r="H169" t="s">
-        <v>628</v>
+        <v>645</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="D170" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E170" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F170" t="s">
-        <v>276</v>
+        <v>627</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="H170" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="D171" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E171" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F171" t="s">
-        <v>276</v>
+        <v>211</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>635</v>
+        <v>652</v>
       </c>
       <c r="H171" t="s">
-        <v>636</v>
+        <v>653</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>637</v>
+        <v>654</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>638</v>
+        <v>655</v>
       </c>
       <c r="D172" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E172" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F172" t="s">
-        <v>127</v>
+        <v>462</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
       <c r="H172" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>642</v>
+        <v>659</v>
       </c>
       <c r="D173" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E173" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F173" t="s">
-        <v>127</v>
+        <v>462</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>643</v>
+        <v>660</v>
       </c>
       <c r="H173" t="s">
-        <v>644</v>
+        <v>661</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>646</v>
+        <v>663</v>
       </c>
       <c r="D174" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E174" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F174" t="s">
-        <v>86</v>
+        <v>207</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="H174" t="s">
-        <v>648</v>
+        <v>665</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
       <c r="D175" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E175" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F175" t="s">
-        <v>86</v>
+        <v>207</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="H175" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>653</v>
+        <v>670</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="D176" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E176" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F176" t="s">
-        <v>295</v>
+        <v>241</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="H176" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="D177" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E177" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F177" t="s">
-        <v>295</v>
+        <v>241</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="H177" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="D178" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E178" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F178" t="s">
-        <v>90</v>
+        <v>241</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>663</v>
+        <v>680</v>
       </c>
       <c r="H178" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="D179" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E179" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F179" t="s">
-        <v>90</v>
+        <v>241</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="H179" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>670</v>
+        <v>687</v>
       </c>
       <c r="D180" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E180" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F180" t="s">
-        <v>94</v>
+        <v>328</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="H180" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>674</v>
+        <v>691</v>
       </c>
       <c r="D181" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E181" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F181" t="s">
-        <v>94</v>
+        <v>207</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>675</v>
+        <v>692</v>
       </c>
       <c r="H181" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
       <c r="D182" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E182" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F182" t="s">
-        <v>308</v>
+        <v>627</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>679</v>
+        <v>696</v>
       </c>
       <c r="H182" t="s">
-        <v>680</v>
+        <v>697</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>682</v>
+        <v>699</v>
       </c>
       <c r="D183" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E183" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F183" t="s">
-        <v>308</v>
+        <v>627</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>683</v>
+        <v>700</v>
       </c>
       <c r="H183" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="D184" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E184" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F184" t="s">
-        <v>105</v>
+        <v>302</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>687</v>
+        <v>704</v>
       </c>
       <c r="H184" t="s">
-        <v>688</v>
+        <v>705</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>690</v>
+        <v>707</v>
       </c>
       <c r="D185" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E185" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F185" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>691</v>
+        <v>708</v>
       </c>
       <c r="H185" t="s">
-        <v>692</v>
+        <v>709</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
       <c r="D186" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E186" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F186" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="H186" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="D187" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E187" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F187" t="s">
-        <v>276</v>
+        <v>449</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="H187" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="D188" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E188" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F188" t="s">
-        <v>276</v>
+        <v>449</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="H188" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="D189" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E189" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F189" t="s">
-        <v>127</v>
+        <v>462</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="H189" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
       <c r="D190" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E190" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F190" t="s">
-        <v>127</v>
+        <v>462</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
       <c r="H190" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="D191" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E191" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F191" t="s">
-        <v>86</v>
+        <v>627</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
       <c r="H191" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>717</v>
+        <v>734</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
       <c r="D192" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E192" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F192" t="s">
-        <v>86</v>
+        <v>627</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>719</v>
+        <v>736</v>
       </c>
       <c r="H192" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="D193" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E193" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F193" t="s">
-        <v>295</v>
+        <v>211</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="H193" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="D194" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E194" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F194" t="s">
-        <v>295</v>
+        <v>211</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>727</v>
+        <v>744</v>
       </c>
       <c r="H194" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
       <c r="D195" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E195" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F195" t="s">
-        <v>90</v>
+        <v>302</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="H195" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
       <c r="D196" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E196" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F196" t="s">
-        <v>90</v>
+        <v>328</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
       <c r="H196" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>737</v>
+        <v>754</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>738</v>
+        <v>755</v>
       </c>
       <c r="D197" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E197" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F197" t="s">
-        <v>94</v>
+        <v>462</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>739</v>
+        <v>756</v>
       </c>
       <c r="H197" t="s">
-        <v>740</v>
+        <v>757</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>741</v>
+        <v>758</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
       <c r="D198" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E198" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F198" t="s">
-        <v>94</v>
+        <v>462</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>743</v>
+        <v>760</v>
       </c>
       <c r="H198" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>745</v>
+        <v>762</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="D199" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E199" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F199" t="s">
-        <v>308</v>
+        <v>449</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="H199" t="s">
-        <v>748</v>
+        <v>765</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>749</v>
+        <v>766</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>750</v>
+        <v>767</v>
       </c>
       <c r="D200" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E200" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F200" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
       <c r="H200" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>753</v>
+        <v>770</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
       <c r="D201" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E201" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F201" t="s">
-        <v>98</v>
+        <v>302</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="H201" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="D202" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E202" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F202" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
       <c r="H202" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="D203" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="E203" t="s">
-        <v>275</v>
+        <v>202</v>
       </c>
       <c r="F203" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
       <c r="H203" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>766</v>
+        <v>10</v>
       </c>
       <c r="D204" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E204" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F204" t="s">
-        <v>230</v>
+        <v>449</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>767</v>
+        <v>785</v>
       </c>
       <c r="H204" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>769</v>
+        <v>787</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>770</v>
+        <v>17</v>
       </c>
       <c r="D205" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E205" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F205" t="s">
-        <v>105</v>
+        <v>449</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>771</v>
+        <v>788</v>
       </c>
       <c r="H205" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>773</v>
+        <v>790</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>774</v>
+        <v>21</v>
       </c>
       <c r="D206" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E206" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F206" t="s">
-        <v>105</v>
+        <v>215</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="H206" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>778</v>
+        <v>25</v>
       </c>
       <c r="D207" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E207" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F207" t="s">
-        <v>276</v>
+        <v>215</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>779</v>
+        <v>794</v>
       </c>
       <c r="H207" t="s">
-        <v>780</v>
+        <v>795</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>781</v>
+        <v>796</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>782</v>
+        <v>29</v>
       </c>
       <c r="D208" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E208" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F208" t="s">
-        <v>276</v>
+        <v>203</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>783</v>
+        <v>797</v>
       </c>
       <c r="H208" t="s">
-        <v>784</v>
+        <v>798</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>785</v>
+        <v>799</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>786</v>
+        <v>33</v>
       </c>
       <c r="D209" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E209" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F209" t="s">
-        <v>86</v>
+        <v>203</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>787</v>
+        <v>800</v>
       </c>
       <c r="H209" t="s">
-        <v>788</v>
+        <v>801</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>789</v>
+        <v>802</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>790</v>
+        <v>37</v>
       </c>
       <c r="D210" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E210" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F210" t="s">
-        <v>86</v>
+        <v>462</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>791</v>
+        <v>803</v>
       </c>
       <c r="H210" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>794</v>
+        <v>41</v>
       </c>
       <c r="D211" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E211" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F211" t="s">
-        <v>230</v>
+        <v>462</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="H211" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>797</v>
+        <v>808</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>798</v>
+        <v>45</v>
       </c>
       <c r="D212" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E212" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F212" t="s">
-        <v>230</v>
+        <v>207</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="H212" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>802</v>
+        <v>49</v>
       </c>
       <c r="D213" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E213" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F213" t="s">
-        <v>295</v>
+        <v>207</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="H213" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>806</v>
+        <v>53</v>
       </c>
       <c r="D214" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E214" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F214" t="s">
-        <v>295</v>
+        <v>627</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="H214" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>810</v>
+        <v>57</v>
       </c>
       <c r="D215" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E215" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F215" t="s">
-        <v>90</v>
+        <v>627</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="H215" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>814</v>
+        <v>61</v>
       </c>
       <c r="D216" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E216" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F216" t="s">
-        <v>90</v>
+        <v>449</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="H216" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>818</v>
+        <v>65</v>
       </c>
       <c r="D217" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E217" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F217" t="s">
-        <v>94</v>
+        <v>449</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="H217" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>822</v>
+        <v>69</v>
       </c>
       <c r="D218" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E218" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F218" t="s">
-        <v>94</v>
+        <v>203</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="H218" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>826</v>
+        <v>73</v>
       </c>
       <c r="D219" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E219" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F219" t="s">
-        <v>308</v>
+        <v>203</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="H219" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>830</v>
+        <v>77</v>
       </c>
       <c r="D220" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E220" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F220" t="s">
-        <v>308</v>
+        <v>222</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="H220" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>834</v>
+        <v>81</v>
       </c>
       <c r="D221" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E221" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F221" t="s">
-        <v>276</v>
+        <v>222</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H221" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>838</v>
+        <v>85</v>
       </c>
       <c r="D222" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E222" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F222" t="s">
-        <v>276</v>
+        <v>462</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>839</v>
       </c>
       <c r="H222" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>841</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
+        <v>89</v>
+      </c>
+      <c r="D223" t="s">
+        <v>783</v>
+      </c>
+      <c r="E223" t="s">
+        <v>784</v>
+      </c>
+      <c r="F223" t="s">
+        <v>462</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="D223" t="s">
-[...8 lines deleted...]
-      <c r="G223" s="1" t="s">
+      <c r="H223" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>844</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>93</v>
+      </c>
+      <c r="D224" t="s">
+        <v>783</v>
+      </c>
+      <c r="E224" t="s">
+        <v>784</v>
+      </c>
+      <c r="F224" t="s">
+        <v>207</v>
+      </c>
+      <c r="G224" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="B224" t="s">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="H224" t="s">
         <v>846</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>847</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>97</v>
+      </c>
+      <c r="D225" t="s">
+        <v>783</v>
+      </c>
+      <c r="E225" t="s">
+        <v>784</v>
+      </c>
+      <c r="F225" t="s">
+        <v>207</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H225" t="s">
         <v>849</v>
-      </c>
-[...19 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>854</v>
+        <v>101</v>
       </c>
       <c r="D226" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E226" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F226" t="s">
-        <v>295</v>
+        <v>211</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="H226" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>858</v>
+        <v>105</v>
       </c>
       <c r="D227" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E227" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F227" t="s">
-        <v>90</v>
+        <v>211</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="H227" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>862</v>
+        <v>109</v>
       </c>
       <c r="D228" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E228" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F228" t="s">
-        <v>90</v>
+        <v>627</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="H228" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>866</v>
+        <v>113</v>
       </c>
       <c r="D229" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E229" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F229" t="s">
-        <v>105</v>
+        <v>627</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="H229" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>870</v>
+        <v>287</v>
       </c>
       <c r="D230" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E230" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F230" t="s">
-        <v>105</v>
+        <v>215</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="H230" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>874</v>
+        <v>190</v>
       </c>
       <c r="D231" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E231" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F231" t="s">
-        <v>86</v>
+        <v>215</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="H231" t="s">
-        <v>876</v>
+        <v>867</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>877</v>
+        <v>868</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>878</v>
+        <v>294</v>
       </c>
       <c r="D232" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E232" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F232" t="s">
-        <v>230</v>
+        <v>328</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="H232" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>882</v>
+        <v>194</v>
       </c>
       <c r="D233" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E233" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F233" t="s">
-        <v>94</v>
+        <v>328</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>883</v>
+        <v>872</v>
       </c>
       <c r="H233" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>886</v>
+        <v>301</v>
       </c>
       <c r="D234" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E234" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F234" t="s">
-        <v>308</v>
+        <v>449</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>887</v>
+        <v>875</v>
       </c>
       <c r="H234" t="s">
-        <v>888</v>
+        <v>876</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>889</v>
+        <v>877</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>890</v>
+        <v>306</v>
       </c>
       <c r="D235" t="s">
-        <v>274</v>
+        <v>783</v>
       </c>
       <c r="E235" t="s">
-        <v>275</v>
+        <v>784</v>
       </c>
       <c r="F235" t="s">
-        <v>308</v>
+        <v>449</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>891</v>
+        <v>878</v>
       </c>
       <c r="H235" t="s">
-        <v>892</v>
+        <v>879</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>893</v>
+        <v>880</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D236" t="s">
-        <v>894</v>
+        <v>783</v>
       </c>
       <c r="E236" t="s">
-        <v>895</v>
+        <v>784</v>
       </c>
       <c r="F236" t="s">
-        <v>64</v>
+        <v>203</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="H236" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>898</v>
+        <v>883</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>313</v>
       </c>
       <c r="D237" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E237" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F237" t="s">
-        <v>901</v>
+        <v>203</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>902</v>
+        <v>884</v>
       </c>
       <c r="H237" t="s">
-        <v>903</v>
+        <v>885</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>904</v>
+        <v>886</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>17</v>
+        <v>317</v>
       </c>
       <c r="D238" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E238" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F238" t="s">
-        <v>901</v>
+        <v>328</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>905</v>
+        <v>887</v>
       </c>
       <c r="H238" t="s">
-        <v>906</v>
+        <v>888</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>907</v>
+        <v>889</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>21</v>
+        <v>321</v>
       </c>
       <c r="D239" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E239" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F239" t="s">
-        <v>908</v>
+        <v>328</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>909</v>
+        <v>890</v>
       </c>
       <c r="H239" t="s">
-        <v>910</v>
+        <v>891</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>911</v>
+        <v>892</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>25</v>
+        <v>324</v>
       </c>
       <c r="D240" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E240" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F240" t="s">
-        <v>912</v>
+        <v>462</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>59</v>
+        <v>893</v>
       </c>
       <c r="H240" t="s">
-        <v>913</v>
+        <v>894</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="D241" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E241" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F241" t="s">
-        <v>915</v>
+        <v>462</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>59</v>
+        <v>896</v>
       </c>
       <c r="H241" t="s">
-        <v>916</v>
+        <v>897</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>917</v>
+        <v>898</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>33</v>
+        <v>331</v>
       </c>
       <c r="D242" t="s">
+        <v>783</v>
+      </c>
+      <c r="E242" t="s">
+        <v>784</v>
+      </c>
+      <c r="F242" t="s">
+        <v>207</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="E242" t="s">
+      <c r="H242" t="s">
         <v>900</v>
-      </c>
-[...7 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>920</v>
+        <v>901</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>37</v>
+        <v>334</v>
       </c>
       <c r="D243" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E243" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F243" t="s">
-        <v>912</v>
+        <v>207</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>59</v>
+        <v>902</v>
       </c>
       <c r="H243" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>922</v>
+        <v>904</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>41</v>
+        <v>337</v>
       </c>
       <c r="D244" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E244" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F244" t="s">
-        <v>923</v>
+        <v>211</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>924</v>
+        <v>905</v>
       </c>
       <c r="H244" t="s">
-        <v>925</v>
+        <v>906</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>926</v>
+        <v>907</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>45</v>
+        <v>340</v>
       </c>
       <c r="D245" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E245" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F245" t="s">
-        <v>927</v>
+        <v>211</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>928</v>
+        <v>908</v>
       </c>
       <c r="H245" t="s">
-        <v>929</v>
+        <v>909</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>930</v>
+        <v>910</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>118</v>
+        <v>344</v>
       </c>
       <c r="D246" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E246" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F246" t="s">
-        <v>915</v>
+        <v>627</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>931</v>
+        <v>911</v>
       </c>
       <c r="H246" t="s">
-        <v>932</v>
+        <v>912</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>933</v>
+        <v>913</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>122</v>
+        <v>348</v>
       </c>
       <c r="D247" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E247" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F247" t="s">
-        <v>912</v>
+        <v>627</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>934</v>
+        <v>914</v>
       </c>
       <c r="H247" t="s">
-        <v>935</v>
+        <v>915</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>936</v>
+        <v>916</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>126</v>
+        <v>352</v>
       </c>
       <c r="D248" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E248" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F248" t="s">
-        <v>912</v>
+        <v>222</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>937</v>
+        <v>917</v>
       </c>
       <c r="H248" t="s">
-        <v>938</v>
+        <v>918</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>939</v>
+        <v>919</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>131</v>
+        <v>356</v>
       </c>
       <c r="D249" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E249" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F249" t="s">
-        <v>912</v>
+        <v>222</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>940</v>
+        <v>920</v>
       </c>
       <c r="H249" t="s">
-        <v>941</v>
+        <v>921</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>942</v>
+        <v>922</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>80</v>
+        <v>360</v>
       </c>
       <c r="D250" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E250" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F250" t="s">
-        <v>912</v>
+        <v>449</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>943</v>
+        <v>923</v>
       </c>
       <c r="H250" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>945</v>
+        <v>925</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>138</v>
+        <v>364</v>
       </c>
       <c r="D251" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E251" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F251" t="s">
-        <v>912</v>
+        <v>449</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>946</v>
+        <v>926</v>
       </c>
       <c r="H251" t="s">
-        <v>947</v>
+        <v>927</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>948</v>
+        <v>928</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>142</v>
+        <v>368</v>
       </c>
       <c r="D252" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E252" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F252" t="s">
-        <v>912</v>
+        <v>215</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
       <c r="H252" t="s">
-        <v>950</v>
+        <v>930</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>951</v>
+        <v>931</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>146</v>
+        <v>372</v>
       </c>
       <c r="D253" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E253" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F253" t="s">
-        <v>912</v>
+        <v>215</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>952</v>
+        <v>932</v>
       </c>
       <c r="H253" t="s">
-        <v>953</v>
+        <v>933</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>954</v>
+        <v>934</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>150</v>
+        <v>376</v>
       </c>
       <c r="D254" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E254" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F254" t="s">
-        <v>912</v>
+        <v>241</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>955</v>
+        <v>935</v>
       </c>
       <c r="H254" t="s">
-        <v>956</v>
+        <v>936</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>957</v>
+        <v>937</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>154</v>
+        <v>380</v>
       </c>
       <c r="D255" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E255" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F255" t="s">
-        <v>912</v>
+        <v>241</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>958</v>
+        <v>145</v>
       </c>
       <c r="H255" t="s">
-        <v>959</v>
+        <v>938</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>960</v>
+        <v>939</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>158</v>
+        <v>384</v>
       </c>
       <c r="D256" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E256" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F256" t="s">
-        <v>915</v>
+        <v>203</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>961</v>
+        <v>940</v>
       </c>
       <c r="H256" t="s">
-        <v>962</v>
+        <v>941</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>963</v>
+        <v>942</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>162</v>
+        <v>388</v>
       </c>
       <c r="D257" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E257" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F257" t="s">
-        <v>915</v>
+        <v>203</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>964</v>
+        <v>943</v>
       </c>
       <c r="H257" t="s">
-        <v>965</v>
+        <v>944</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>966</v>
+        <v>945</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>166</v>
+        <v>392</v>
       </c>
       <c r="D258" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E258" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F258" t="s">
-        <v>915</v>
+        <v>222</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>967</v>
+        <v>946</v>
       </c>
       <c r="H258" t="s">
-        <v>968</v>
+        <v>947</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>969</v>
+        <v>948</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>170</v>
+        <v>396</v>
       </c>
       <c r="D259" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E259" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F259" t="s">
-        <v>970</v>
+        <v>222</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>971</v>
+        <v>949</v>
       </c>
       <c r="H259" t="s">
-        <v>972</v>
+        <v>950</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>973</v>
+        <v>951</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>174</v>
+        <v>400</v>
       </c>
       <c r="D260" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E260" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F260" t="s">
-        <v>970</v>
+        <v>462</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>974</v>
+        <v>952</v>
       </c>
       <c r="H260" t="s">
-        <v>975</v>
+        <v>953</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>976</v>
+        <v>954</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>178</v>
+        <v>404</v>
       </c>
       <c r="D261" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E261" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F261" t="s">
-        <v>970</v>
+        <v>462</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>977</v>
+        <v>955</v>
       </c>
       <c r="H261" t="s">
-        <v>978</v>
+        <v>956</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>979</v>
+        <v>957</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>182</v>
+        <v>408</v>
       </c>
       <c r="D262" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E262" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F262" t="s">
-        <v>970</v>
+        <v>207</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>980</v>
+        <v>958</v>
       </c>
       <c r="H262" t="s">
-        <v>981</v>
+        <v>959</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>982</v>
+        <v>960</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>186</v>
+        <v>412</v>
       </c>
       <c r="D263" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E263" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F263" t="s">
-        <v>970</v>
+        <v>207</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>983</v>
+        <v>961</v>
       </c>
       <c r="H263" t="s">
-        <v>984</v>
+        <v>962</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>985</v>
+        <v>963</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>190</v>
+        <v>416</v>
       </c>
       <c r="D264" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E264" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F264" t="s">
-        <v>912</v>
+        <v>211</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>986</v>
+        <v>964</v>
       </c>
       <c r="H264" t="s">
-        <v>987</v>
+        <v>965</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>988</v>
+        <v>966</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>194</v>
+        <v>420</v>
       </c>
       <c r="D265" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E265" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F265" t="s">
-        <v>912</v>
+        <v>211</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>989</v>
+        <v>967</v>
       </c>
       <c r="H265" t="s">
-        <v>990</v>
+        <v>968</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>991</v>
+        <v>969</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>198</v>
+        <v>424</v>
       </c>
       <c r="D266" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E266" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F266" t="s">
-        <v>912</v>
+        <v>627</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>992</v>
+        <v>970</v>
       </c>
       <c r="H266" t="s">
-        <v>993</v>
+        <v>971</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>994</v>
+        <v>972</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>202</v>
+        <v>428</v>
       </c>
       <c r="D267" t="s">
-        <v>899</v>
+        <v>783</v>
       </c>
       <c r="E267" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="F267" t="s">
-        <v>912</v>
+        <v>627</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>995</v>
+        <v>973</v>
       </c>
       <c r="H267" t="s">
-        <v>996</v>
+        <v>974</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>997</v>
+        <v>975</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>10</v>
+        <v>432</v>
       </c>
       <c r="D268" t="s">
-        <v>998</v>
+        <v>783</v>
       </c>
       <c r="E268" t="s">
-        <v>999</v>
+        <v>784</v>
       </c>
       <c r="F268" t="s">
-        <v>64</v>
+        <v>328</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1000</v>
+        <v>976</v>
       </c>
       <c r="H268" t="s">
-        <v>1001</v>
+        <v>977</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1002</v>
+        <v>978</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>10</v>
+        <v>436</v>
       </c>
       <c r="D269" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E269" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F269" t="s">
-        <v>64</v>
+        <v>328</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1005</v>
+        <v>979</v>
       </c>
       <c r="H269" t="s">
-        <v>1006</v>
+        <v>980</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1007</v>
+        <v>981</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>17</v>
+        <v>440</v>
       </c>
       <c r="D270" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E270" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F270" t="s">
-        <v>86</v>
+        <v>449</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1008</v>
+        <v>982</v>
       </c>
       <c r="H270" t="s">
-        <v>1009</v>
+        <v>983</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1010</v>
+        <v>984</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>21</v>
+        <v>444</v>
       </c>
       <c r="D271" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E271" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F271" t="s">
-        <v>86</v>
+        <v>449</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1011</v>
+        <v>985</v>
       </c>
       <c r="H271" t="s">
-        <v>1012</v>
+        <v>986</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1013</v>
+        <v>987</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>25</v>
+        <v>448</v>
       </c>
       <c r="D272" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E272" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F272" t="s">
-        <v>86</v>
+        <v>241</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1014</v>
+        <v>145</v>
       </c>
       <c r="H272" t="s">
-        <v>1015</v>
+        <v>988</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1016</v>
+        <v>989</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>29</v>
+        <v>453</v>
       </c>
       <c r="D273" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E273" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F273" t="s">
-        <v>86</v>
+        <v>241</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1017</v>
+        <v>145</v>
       </c>
       <c r="H273" t="s">
-        <v>1018</v>
+        <v>990</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1019</v>
+        <v>991</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>33</v>
+        <v>457</v>
       </c>
       <c r="D274" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E274" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F274" t="s">
-        <v>86</v>
+        <v>222</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1020</v>
+        <v>992</v>
       </c>
       <c r="H274" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1022</v>
+        <v>994</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>37</v>
+        <v>461</v>
       </c>
       <c r="D275" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E275" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F275" t="s">
-        <v>86</v>
+        <v>222</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1023</v>
+        <v>995</v>
       </c>
       <c r="H275" t="s">
-        <v>1024</v>
+        <v>996</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1025</v>
+        <v>997</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>41</v>
+        <v>466</v>
       </c>
       <c r="D276" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E276" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F276" t="s">
-        <v>86</v>
+        <v>462</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1026</v>
+        <v>998</v>
       </c>
       <c r="H276" t="s">
-        <v>1027</v>
+        <v>999</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1028</v>
+        <v>1000</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>45</v>
+        <v>470</v>
       </c>
       <c r="D277" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E277" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F277" t="s">
-        <v>86</v>
+        <v>462</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1029</v>
+        <v>1001</v>
       </c>
       <c r="H277" t="s">
-        <v>1030</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1031</v>
+        <v>1003</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>118</v>
+        <v>474</v>
       </c>
       <c r="D278" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E278" t="s">
+        <v>784</v>
+      </c>
+      <c r="F278" t="s">
+        <v>627</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="F278" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H278" t="s">
-        <v>1033</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1034</v>
+        <v>1006</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>122</v>
+        <v>478</v>
       </c>
       <c r="D279" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E279" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F279" t="s">
-        <v>90</v>
+        <v>627</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1035</v>
+        <v>1007</v>
       </c>
       <c r="H279" t="s">
-        <v>1036</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1037</v>
+        <v>1009</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>126</v>
+        <v>482</v>
       </c>
       <c r="D280" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E280" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F280" t="s">
-        <v>90</v>
+        <v>328</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1038</v>
+        <v>1010</v>
       </c>
       <c r="H280" t="s">
-        <v>1039</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1040</v>
+        <v>1012</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>131</v>
+        <v>486</v>
       </c>
       <c r="D281" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E281" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F281" t="s">
-        <v>90</v>
+        <v>328</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1041</v>
+        <v>1013</v>
       </c>
       <c r="H281" t="s">
-        <v>1042</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1043</v>
+        <v>1015</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>80</v>
+        <v>490</v>
       </c>
       <c r="D282" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E282" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F282" t="s">
-        <v>90</v>
+        <v>207</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1044</v>
+        <v>1016</v>
       </c>
       <c r="H282" t="s">
-        <v>1045</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1046</v>
+        <v>1018</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>138</v>
+        <v>494</v>
       </c>
       <c r="D283" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E283" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F283" t="s">
-        <v>90</v>
+        <v>207</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1047</v>
+        <v>1019</v>
       </c>
       <c r="H283" t="s">
-        <v>1048</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1049</v>
+        <v>1021</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>142</v>
+        <v>498</v>
       </c>
       <c r="D284" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E284" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F284" t="s">
-        <v>90</v>
+        <v>215</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1050</v>
+        <v>1022</v>
       </c>
       <c r="H284" t="s">
-        <v>1051</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1052</v>
+        <v>1024</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>146</v>
+        <v>502</v>
       </c>
       <c r="D285" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E285" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F285" t="s">
-        <v>105</v>
+        <v>215</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1053</v>
+        <v>1025</v>
       </c>
       <c r="H285" t="s">
-        <v>1054</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1055</v>
+        <v>1027</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>150</v>
+        <v>506</v>
       </c>
       <c r="D286" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E286" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F286" t="s">
-        <v>105</v>
+        <v>203</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1056</v>
+        <v>1028</v>
       </c>
       <c r="H286" t="s">
-        <v>1057</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1058</v>
+        <v>1030</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>154</v>
+        <v>510</v>
       </c>
       <c r="D287" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E287" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F287" t="s">
-        <v>105</v>
+        <v>203</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1059</v>
+        <v>145</v>
       </c>
       <c r="H287" t="s">
-        <v>1060</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1061</v>
+        <v>1032</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>158</v>
+        <v>522</v>
       </c>
       <c r="D288" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E288" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F288" t="s">
-        <v>105</v>
+        <v>462</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1062</v>
+        <v>1033</v>
       </c>
       <c r="H288" t="s">
-        <v>1063</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1064</v>
+        <v>1035</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>162</v>
+        <v>526</v>
       </c>
       <c r="D289" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E289" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F289" t="s">
-        <v>105</v>
+        <v>462</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1065</v>
+        <v>1036</v>
       </c>
       <c r="H289" t="s">
-        <v>1066</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1067</v>
+        <v>1038</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>166</v>
+        <v>530</v>
       </c>
       <c r="D290" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E290" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F290" t="s">
-        <v>105</v>
+        <v>449</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1068</v>
+        <v>1039</v>
       </c>
       <c r="H290" t="s">
-        <v>1069</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1070</v>
+        <v>1041</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>170</v>
+        <v>534</v>
       </c>
       <c r="D291" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E291" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F291" t="s">
-        <v>86</v>
+        <v>302</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1071</v>
+        <v>1042</v>
       </c>
       <c r="H291" t="s">
-        <v>1072</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1073</v>
+        <v>1044</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>174</v>
+        <v>538</v>
       </c>
       <c r="D292" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E292" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F292" t="s">
-        <v>295</v>
+        <v>215</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1074</v>
+        <v>1045</v>
       </c>
       <c r="H292" t="s">
-        <v>1075</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1076</v>
+        <v>1047</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>178</v>
+        <v>542</v>
       </c>
       <c r="D293" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E293" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F293" t="s">
-        <v>295</v>
+        <v>215</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1077</v>
+        <v>1048</v>
       </c>
       <c r="H293" t="s">
-        <v>1078</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1079</v>
+        <v>1050</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>182</v>
+        <v>546</v>
       </c>
       <c r="D294" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E294" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F294" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1080</v>
+        <v>1051</v>
       </c>
       <c r="H294" t="s">
-        <v>1081</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1082</v>
+        <v>1053</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>186</v>
+        <v>550</v>
       </c>
       <c r="D295" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E295" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F295" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1083</v>
+        <v>1054</v>
       </c>
       <c r="H295" t="s">
-        <v>1084</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1085</v>
+        <v>1056</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>190</v>
+        <v>554</v>
       </c>
       <c r="D296" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E296" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F296" t="s">
-        <v>64</v>
+        <v>222</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1086</v>
+        <v>1057</v>
       </c>
       <c r="H296" t="s">
-        <v>1087</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1088</v>
+        <v>1059</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>194</v>
+        <v>558</v>
       </c>
       <c r="D297" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E297" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F297" t="s">
-        <v>64</v>
+        <v>222</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1089</v>
+        <v>1060</v>
       </c>
       <c r="H297" t="s">
-        <v>1090</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1091</v>
+        <v>1062</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>198</v>
+        <v>562</v>
       </c>
       <c r="D298" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E298" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F298" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1092</v>
+        <v>1063</v>
       </c>
       <c r="H298" t="s">
-        <v>1093</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1094</v>
+        <v>1065</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>202</v>
+        <v>566</v>
       </c>
       <c r="D299" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E299" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F299" t="s">
-        <v>64</v>
+        <v>207</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1095</v>
+        <v>1066</v>
       </c>
       <c r="H299" t="s">
-        <v>1096</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1097</v>
+        <v>1068</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>207</v>
+        <v>570</v>
       </c>
       <c r="D300" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E300" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F300" t="s">
-        <v>64</v>
+        <v>211</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1098</v>
+        <v>1069</v>
       </c>
       <c r="H300" t="s">
-        <v>1099</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1100</v>
+        <v>1071</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
+        <v>574</v>
+      </c>
+      <c r="D301" t="s">
+        <v>783</v>
+      </c>
+      <c r="E301" t="s">
+        <v>784</v>
+      </c>
+      <c r="F301" t="s">
         <v>211</v>
       </c>
-      <c r="D301" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G301" s="1" t="s">
-        <v>1101</v>
+        <v>1072</v>
       </c>
       <c r="H301" t="s">
-        <v>1102</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1103</v>
+        <v>1074</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>215</v>
+        <v>578</v>
       </c>
       <c r="D302" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E302" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F302" t="s">
-        <v>105</v>
+        <v>627</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1104</v>
+        <v>1075</v>
       </c>
       <c r="H302" t="s">
-        <v>1105</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1106</v>
+        <v>1077</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>219</v>
+        <v>582</v>
       </c>
       <c r="D303" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E303" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F303" t="s">
-        <v>105</v>
+        <v>627</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1107</v>
+        <v>1078</v>
       </c>
       <c r="H303" t="s">
-        <v>1108</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1109</v>
+        <v>1080</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>223</v>
+        <v>586</v>
       </c>
       <c r="D304" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E304" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F304" t="s">
-        <v>90</v>
+        <v>302</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1110</v>
+        <v>1081</v>
       </c>
       <c r="H304" t="s">
-        <v>1111</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1112</v>
+        <v>1083</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>226</v>
+        <v>590</v>
       </c>
       <c r="D305" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E305" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F305" t="s">
-        <v>295</v>
+        <v>449</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1113</v>
+        <v>1084</v>
       </c>
       <c r="H305" t="s">
-        <v>1114</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1115</v>
+        <v>1086</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>229</v>
+        <v>594</v>
       </c>
       <c r="D306" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E306" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F306" t="s">
-        <v>64</v>
+        <v>449</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1116</v>
+        <v>1087</v>
       </c>
       <c r="H306" t="s">
-        <v>1117</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1118</v>
+        <v>1089</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>233</v>
+        <v>598</v>
       </c>
       <c r="D307" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E307" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F307" t="s">
-        <v>64</v>
+        <v>241</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1119</v>
+        <v>1090</v>
       </c>
       <c r="H307" t="s">
-        <v>1120</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1121</v>
+        <v>1092</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>236</v>
+        <v>602</v>
       </c>
       <c r="D308" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E308" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F308" t="s">
-        <v>64</v>
+        <v>241</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1122</v>
+        <v>1093</v>
       </c>
       <c r="H308" t="s">
-        <v>1123</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1124</v>
+        <v>1095</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>239</v>
+        <v>606</v>
       </c>
       <c r="D309" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E309" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F309" t="s">
-        <v>64</v>
+        <v>203</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1125</v>
+        <v>1096</v>
       </c>
       <c r="H309" t="s">
-        <v>1126</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1127</v>
+        <v>1098</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>242</v>
+        <v>610</v>
       </c>
       <c r="D310" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E310" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F310" t="s">
-        <v>64</v>
+        <v>203</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1128</v>
+        <v>1099</v>
       </c>
       <c r="H310" t="s">
-        <v>1129</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1130</v>
+        <v>1101</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>246</v>
+        <v>614</v>
       </c>
       <c r="D311" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E311" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F311" t="s">
-        <v>105</v>
+        <v>462</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1131</v>
+        <v>1102</v>
       </c>
       <c r="H311" t="s">
-        <v>1132</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1133</v>
+        <v>1104</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>250</v>
+        <v>618</v>
       </c>
       <c r="D312" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E312" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F312" t="s">
-        <v>105</v>
+        <v>462</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1134</v>
+        <v>1105</v>
       </c>
       <c r="H312" t="s">
-        <v>1135</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1136</v>
+        <v>1107</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>254</v>
+        <v>622</v>
       </c>
       <c r="D313" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E313" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F313" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1137</v>
+        <v>1108</v>
       </c>
       <c r="H313" t="s">
-        <v>1138</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1139</v>
+        <v>1110</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>258</v>
+        <v>626</v>
       </c>
       <c r="D314" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E314" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F314" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1140</v>
+        <v>1111</v>
       </c>
       <c r="H314" t="s">
-        <v>1141</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1142</v>
+        <v>1113</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>262</v>
+        <v>631</v>
       </c>
       <c r="D315" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E315" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F315" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1143</v>
+        <v>1114</v>
       </c>
       <c r="H315" t="s">
-        <v>1144</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1145</v>
+        <v>1116</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>266</v>
+        <v>635</v>
       </c>
       <c r="D316" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E316" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F316" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1146</v>
+        <v>1117</v>
       </c>
       <c r="H316" t="s">
-        <v>1147</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1148</v>
+        <v>1119</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>270</v>
+        <v>639</v>
       </c>
       <c r="D317" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E317" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F317" t="s">
-        <v>105</v>
+        <v>627</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1149</v>
+        <v>1120</v>
       </c>
       <c r="H317" t="s">
-        <v>1150</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1151</v>
+        <v>1122</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>426</v>
+        <v>643</v>
       </c>
       <c r="D318" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E318" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F318" t="s">
-        <v>105</v>
+        <v>627</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1152</v>
+        <v>1123</v>
       </c>
       <c r="H318" t="s">
-        <v>1153</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1154</v>
+        <v>1125</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>430</v>
+        <v>647</v>
       </c>
       <c r="D319" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E319" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F319" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1155</v>
+        <v>1126</v>
       </c>
       <c r="H319" t="s">
-        <v>1156</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1157</v>
+        <v>1128</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>434</v>
+        <v>651</v>
       </c>
       <c r="D320" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E320" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F320" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1158</v>
+        <v>1129</v>
       </c>
       <c r="H320" t="s">
-        <v>1159</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1160</v>
+        <v>1131</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>437</v>
+        <v>655</v>
       </c>
       <c r="D321" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E321" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F321" t="s">
-        <v>105</v>
+        <v>328</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1161</v>
+        <v>1132</v>
       </c>
       <c r="H321" t="s">
-        <v>1162</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1163</v>
+        <v>1134</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>441</v>
+        <v>659</v>
       </c>
       <c r="D322" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E322" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F322" t="s">
-        <v>98</v>
+        <v>449</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1164</v>
+        <v>1135</v>
       </c>
       <c r="H322" t="s">
-        <v>1165</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1166</v>
+        <v>1137</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>445</v>
+        <v>663</v>
       </c>
       <c r="D323" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E323" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F323" t="s">
-        <v>90</v>
+        <v>449</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1167</v>
+        <v>1138</v>
       </c>
       <c r="H323" t="s">
-        <v>1168</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1169</v>
+        <v>1140</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>449</v>
+        <v>667</v>
       </c>
       <c r="D324" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E324" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F324" t="s">
-        <v>90</v>
+        <v>241</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1170</v>
+        <v>1141</v>
       </c>
       <c r="H324" t="s">
-        <v>1171</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1172</v>
+        <v>1143</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>453</v>
+        <v>671</v>
       </c>
       <c r="D325" t="s">
-        <v>1003</v>
+        <v>783</v>
       </c>
       <c r="E325" t="s">
-        <v>1004</v>
+        <v>784</v>
       </c>
       <c r="F325" t="s">
-        <v>64</v>
+        <v>241</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1173</v>
+        <v>1144</v>
       </c>
       <c r="H325" t="s">
-        <v>1174</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>675</v>
+      </c>
+      <c r="D326" t="s">
+        <v>783</v>
+      </c>
+      <c r="E326" t="s">
+        <v>784</v>
+      </c>
+      <c r="F326" t="s">
+        <v>203</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>679</v>
+      </c>
+      <c r="D327" t="s">
+        <v>783</v>
+      </c>
+      <c r="E327" t="s">
+        <v>784</v>
+      </c>
+      <c r="F327" t="s">
+        <v>203</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>683</v>
+      </c>
+      <c r="D328" t="s">
+        <v>783</v>
+      </c>
+      <c r="E328" t="s">
+        <v>784</v>
+      </c>
+      <c r="F328" t="s">
+        <v>462</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>687</v>
+      </c>
+      <c r="D329" t="s">
+        <v>783</v>
+      </c>
+      <c r="E329" t="s">
+        <v>784</v>
+      </c>
+      <c r="F329" t="s">
+        <v>462</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>691</v>
+      </c>
+      <c r="D330" t="s">
+        <v>783</v>
+      </c>
+      <c r="E330" t="s">
+        <v>784</v>
+      </c>
+      <c r="F330" t="s">
+        <v>207</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>695</v>
+      </c>
+      <c r="D331" t="s">
+        <v>783</v>
+      </c>
+      <c r="E331" t="s">
+        <v>784</v>
+      </c>
+      <c r="F331" t="s">
+        <v>207</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>699</v>
+      </c>
+      <c r="D332" t="s">
+        <v>783</v>
+      </c>
+      <c r="E332" t="s">
+        <v>784</v>
+      </c>
+      <c r="F332" t="s">
+        <v>211</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>703</v>
+      </c>
+      <c r="D333" t="s">
+        <v>783</v>
+      </c>
+      <c r="E333" t="s">
+        <v>784</v>
+      </c>
+      <c r="F333" t="s">
+        <v>211</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>707</v>
+      </c>
+      <c r="D334" t="s">
+        <v>783</v>
+      </c>
+      <c r="E334" t="s">
+        <v>784</v>
+      </c>
+      <c r="F334" t="s">
+        <v>627</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>711</v>
+      </c>
+      <c r="D335" t="s">
+        <v>783</v>
+      </c>
+      <c r="E335" t="s">
+        <v>784</v>
+      </c>
+      <c r="F335" t="s">
+        <v>627</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H335" t="s">
         <v>1175</v>
       </c>
-      <c r="B326" t="s">
-[...2 lines deleted...]
-      <c r="C326" t="s">
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>715</v>
+      </c>
+      <c r="D336" t="s">
+        <v>783</v>
+      </c>
+      <c r="E336" t="s">
+        <v>784</v>
+      </c>
+      <c r="F336" t="s">
+        <v>215</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>719</v>
+      </c>
+      <c r="D337" t="s">
+        <v>783</v>
+      </c>
+      <c r="E337" t="s">
+        <v>784</v>
+      </c>
+      <c r="F337" t="s">
+        <v>215</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>723</v>
+      </c>
+      <c r="D338" t="s">
+        <v>783</v>
+      </c>
+      <c r="E338" t="s">
+        <v>784</v>
+      </c>
+      <c r="F338" t="s">
+        <v>328</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>727</v>
+      </c>
+      <c r="D339" t="s">
+        <v>783</v>
+      </c>
+      <c r="E339" t="s">
+        <v>784</v>
+      </c>
+      <c r="F339" t="s">
+        <v>328</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>731</v>
+      </c>
+      <c r="D340" t="s">
+        <v>783</v>
+      </c>
+      <c r="E340" t="s">
+        <v>784</v>
+      </c>
+      <c r="F340" t="s">
+        <v>222</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>735</v>
+      </c>
+      <c r="D341" t="s">
+        <v>783</v>
+      </c>
+      <c r="E341" t="s">
+        <v>784</v>
+      </c>
+      <c r="F341" t="s">
+        <v>222</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>739</v>
+      </c>
+      <c r="D342" t="s">
+        <v>783</v>
+      </c>
+      <c r="E342" t="s">
+        <v>784</v>
+      </c>
+      <c r="F342" t="s">
+        <v>449</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>743</v>
+      </c>
+      <c r="D343" t="s">
+        <v>783</v>
+      </c>
+      <c r="E343" t="s">
+        <v>784</v>
+      </c>
+      <c r="F343" t="s">
+        <v>449</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>747</v>
+      </c>
+      <c r="D344" t="s">
+        <v>783</v>
+      </c>
+      <c r="E344" t="s">
+        <v>784</v>
+      </c>
+      <c r="F344" t="s">
+        <v>203</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>751</v>
+      </c>
+      <c r="D345" t="s">
+        <v>783</v>
+      </c>
+      <c r="E345" t="s">
+        <v>784</v>
+      </c>
+      <c r="F345" t="s">
+        <v>203</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>755</v>
+      </c>
+      <c r="D346" t="s">
+        <v>783</v>
+      </c>
+      <c r="E346" t="s">
+        <v>784</v>
+      </c>
+      <c r="F346" t="s">
+        <v>328</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>759</v>
+      </c>
+      <c r="D347" t="s">
+        <v>783</v>
+      </c>
+      <c r="E347" t="s">
+        <v>784</v>
+      </c>
+      <c r="F347" t="s">
+        <v>328</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>763</v>
+      </c>
+      <c r="D348" t="s">
+        <v>783</v>
+      </c>
+      <c r="E348" t="s">
+        <v>784</v>
+      </c>
+      <c r="F348" t="s">
+        <v>462</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>767</v>
+      </c>
+      <c r="D349" t="s">
+        <v>783</v>
+      </c>
+      <c r="E349" t="s">
+        <v>784</v>
+      </c>
+      <c r="F349" t="s">
+        <v>462</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>771</v>
+      </c>
+      <c r="D350" t="s">
+        <v>783</v>
+      </c>
+      <c r="E350" t="s">
+        <v>784</v>
+      </c>
+      <c r="F350" t="s">
+        <v>207</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>775</v>
+      </c>
+      <c r="D351" t="s">
+        <v>783</v>
+      </c>
+      <c r="E351" t="s">
+        <v>784</v>
+      </c>
+      <c r="F351" t="s">
+        <v>207</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>779</v>
+      </c>
+      <c r="D352" t="s">
+        <v>783</v>
+      </c>
+      <c r="E352" t="s">
+        <v>784</v>
+      </c>
+      <c r="F352" t="s">
+        <v>211</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D353" t="s">
+        <v>783</v>
+      </c>
+      <c r="E353" t="s">
+        <v>784</v>
+      </c>
+      <c r="F353" t="s">
+        <v>211</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D354" t="s">
+        <v>783</v>
+      </c>
+      <c r="E354" t="s">
+        <v>784</v>
+      </c>
+      <c r="F354" t="s">
+        <v>627</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D355" t="s">
+        <v>783</v>
+      </c>
+      <c r="E355" t="s">
+        <v>784</v>
+      </c>
+      <c r="F355" t="s">
+        <v>627</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D356" t="s">
+        <v>783</v>
+      </c>
+      <c r="E356" t="s">
+        <v>784</v>
+      </c>
+      <c r="F356" t="s">
+        <v>449</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D357" t="s">
+        <v>783</v>
+      </c>
+      <c r="E357" t="s">
+        <v>784</v>
+      </c>
+      <c r="F357" t="s">
+        <v>449</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D358" t="s">
+        <v>783</v>
+      </c>
+      <c r="E358" t="s">
+        <v>784</v>
+      </c>
+      <c r="F358" t="s">
+        <v>215</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D359" t="s">
+        <v>783</v>
+      </c>
+      <c r="E359" t="s">
+        <v>784</v>
+      </c>
+      <c r="F359" t="s">
+        <v>215</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D360" t="s">
+        <v>783</v>
+      </c>
+      <c r="E360" t="s">
+        <v>784</v>
+      </c>
+      <c r="F360" t="s">
+        <v>462</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D361" t="s">
+        <v>783</v>
+      </c>
+      <c r="E361" t="s">
+        <v>784</v>
+      </c>
+      <c r="F361" t="s">
+        <v>462</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D362" t="s">
+        <v>783</v>
+      </c>
+      <c r="E362" t="s">
+        <v>784</v>
+      </c>
+      <c r="F362" t="s">
+        <v>207</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D363" t="s">
+        <v>783</v>
+      </c>
+      <c r="E363" t="s">
+        <v>784</v>
+      </c>
+      <c r="F363" t="s">
+        <v>207</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D364" t="s">
+        <v>783</v>
+      </c>
+      <c r="E364" t="s">
+        <v>784</v>
+      </c>
+      <c r="F364" t="s">
+        <v>222</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D365" t="s">
+        <v>783</v>
+      </c>
+      <c r="E365" t="s">
+        <v>784</v>
+      </c>
+      <c r="F365" t="s">
+        <v>222</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D366" t="s">
+        <v>783</v>
+      </c>
+      <c r="E366" t="s">
+        <v>784</v>
+      </c>
+      <c r="F366" t="s">
+        <v>203</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D367" t="s">
+        <v>783</v>
+      </c>
+      <c r="E367" t="s">
+        <v>784</v>
+      </c>
+      <c r="F367" t="s">
+        <v>328</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D368" t="s">
+        <v>783</v>
+      </c>
+      <c r="E368" t="s">
+        <v>784</v>
+      </c>
+      <c r="F368" t="s">
+        <v>211</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D369" t="s">
+        <v>783</v>
+      </c>
+      <c r="E369" t="s">
+        <v>784</v>
+      </c>
+      <c r="F369" t="s">
+        <v>627</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D370" t="s">
+        <v>783</v>
+      </c>
+      <c r="E370" t="s">
+        <v>784</v>
+      </c>
+      <c r="F370" t="s">
+        <v>627</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D371" t="s">
+        <v>783</v>
+      </c>
+      <c r="E371" t="s">
+        <v>784</v>
+      </c>
+      <c r="F371" t="s">
+        <v>302</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D372" t="s">
+        <v>783</v>
+      </c>
+      <c r="E372" t="s">
+        <v>784</v>
+      </c>
+      <c r="F372" t="s">
+        <v>302</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D373" t="s">
+        <v>783</v>
+      </c>
+      <c r="E373" t="s">
+        <v>784</v>
+      </c>
+      <c r="F373" t="s">
+        <v>222</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D374" t="s">
+        <v>783</v>
+      </c>
+      <c r="E374" t="s">
+        <v>784</v>
+      </c>
+      <c r="F374" t="s">
+        <v>222</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D375" t="s">
+        <v>783</v>
+      </c>
+      <c r="E375" t="s">
+        <v>784</v>
+      </c>
+      <c r="F375" t="s">
+        <v>203</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D376" t="s">
+        <v>783</v>
+      </c>
+      <c r="E376" t="s">
+        <v>784</v>
+      </c>
+      <c r="F376" t="s">
+        <v>203</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D377" t="s">
+        <v>783</v>
+      </c>
+      <c r="E377" t="s">
+        <v>784</v>
+      </c>
+      <c r="F377" t="s">
+        <v>462</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D378" t="s">
+        <v>783</v>
+      </c>
+      <c r="E378" t="s">
+        <v>784</v>
+      </c>
+      <c r="F378" t="s">
+        <v>462</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D379" t="s">
+        <v>783</v>
+      </c>
+      <c r="E379" t="s">
+        <v>784</v>
+      </c>
+      <c r="F379" t="s">
+        <v>211</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D380" t="s">
+        <v>783</v>
+      </c>
+      <c r="E380" t="s">
+        <v>784</v>
+      </c>
+      <c r="F380" t="s">
+        <v>211</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D381" t="s">
+        <v>783</v>
+      </c>
+      <c r="E381" t="s">
+        <v>784</v>
+      </c>
+      <c r="F381" t="s">
+        <v>627</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D382" t="s">
+        <v>783</v>
+      </c>
+      <c r="E382" t="s">
+        <v>784</v>
+      </c>
+      <c r="F382" t="s">
+        <v>627</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D383" t="s">
+        <v>783</v>
+      </c>
+      <c r="E383" t="s">
+        <v>784</v>
+      </c>
+      <c r="F383" t="s">
+        <v>215</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D384" t="s">
+        <v>783</v>
+      </c>
+      <c r="E384" t="s">
+        <v>784</v>
+      </c>
+      <c r="F384" t="s">
+        <v>215</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D385" t="s">
+        <v>783</v>
+      </c>
+      <c r="E385" t="s">
+        <v>784</v>
+      </c>
+      <c r="F385" t="s">
+        <v>302</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D386" t="s">
+        <v>783</v>
+      </c>
+      <c r="E386" t="s">
+        <v>784</v>
+      </c>
+      <c r="F386" t="s">
+        <v>449</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D387" t="s">
+        <v>783</v>
+      </c>
+      <c r="E387" t="s">
+        <v>784</v>
+      </c>
+      <c r="F387" t="s">
+        <v>449</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D388" t="s">
+        <v>783</v>
+      </c>
+      <c r="E388" t="s">
+        <v>784</v>
+      </c>
+      <c r="F388" t="s">
+        <v>215</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D389" t="s">
+        <v>783</v>
+      </c>
+      <c r="E389" t="s">
+        <v>784</v>
+      </c>
+      <c r="F389" t="s">
+        <v>222</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D390" t="s">
+        <v>783</v>
+      </c>
+      <c r="E390" t="s">
+        <v>784</v>
+      </c>
+      <c r="F390" t="s">
+        <v>222</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D391" t="s">
+        <v>783</v>
+      </c>
+      <c r="E391" t="s">
+        <v>784</v>
+      </c>
+      <c r="F391" t="s">
+        <v>203</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D392" t="s">
+        <v>783</v>
+      </c>
+      <c r="E392" t="s">
+        <v>784</v>
+      </c>
+      <c r="F392" t="s">
+        <v>203</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D393" t="s">
+        <v>783</v>
+      </c>
+      <c r="E393" t="s">
+        <v>784</v>
+      </c>
+      <c r="F393" t="s">
+        <v>462</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D394" t="s">
+        <v>783</v>
+      </c>
+      <c r="E394" t="s">
+        <v>784</v>
+      </c>
+      <c r="F394" t="s">
+        <v>462</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D395" t="s">
+        <v>783</v>
+      </c>
+      <c r="E395" t="s">
+        <v>784</v>
+      </c>
+      <c r="F395" t="s">
+        <v>207</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D396" t="s">
+        <v>783</v>
+      </c>
+      <c r="E396" t="s">
+        <v>784</v>
+      </c>
+      <c r="F396" t="s">
+        <v>207</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D397" t="s">
+        <v>783</v>
+      </c>
+      <c r="E397" t="s">
+        <v>784</v>
+      </c>
+      <c r="F397" t="s">
+        <v>211</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D398" t="s">
+        <v>783</v>
+      </c>
+      <c r="E398" t="s">
+        <v>784</v>
+      </c>
+      <c r="F398" t="s">
+        <v>211</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D399" t="s">
+        <v>783</v>
+      </c>
+      <c r="E399" t="s">
+        <v>784</v>
+      </c>
+      <c r="F399" t="s">
+        <v>627</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D400" t="s">
+        <v>783</v>
+      </c>
+      <c r="E400" t="s">
+        <v>784</v>
+      </c>
+      <c r="F400" t="s">
+        <v>627</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D401" t="s">
+        <v>783</v>
+      </c>
+      <c r="E401" t="s">
+        <v>784</v>
+      </c>
+      <c r="F401" t="s">
+        <v>203</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D402" t="s">
+        <v>783</v>
+      </c>
+      <c r="E402" t="s">
+        <v>784</v>
+      </c>
+      <c r="F402" t="s">
+        <v>203</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D403" t="s">
+        <v>783</v>
+      </c>
+      <c r="E403" t="s">
+        <v>784</v>
+      </c>
+      <c r="F403" t="s">
+        <v>449</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D404" t="s">
+        <v>783</v>
+      </c>
+      <c r="E404" t="s">
+        <v>784</v>
+      </c>
+      <c r="F404" t="s">
+        <v>449</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D405" t="s">
+        <v>783</v>
+      </c>
+      <c r="E405" t="s">
+        <v>784</v>
+      </c>
+      <c r="F405" t="s">
+        <v>222</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D406" t="s">
+        <v>783</v>
+      </c>
+      <c r="E406" t="s">
+        <v>784</v>
+      </c>
+      <c r="F406" t="s">
+        <v>222</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D407" t="s">
+        <v>783</v>
+      </c>
+      <c r="E407" t="s">
+        <v>784</v>
+      </c>
+      <c r="F407" t="s">
+        <v>462</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D408" t="s">
+        <v>783</v>
+      </c>
+      <c r="E408" t="s">
+        <v>784</v>
+      </c>
+      <c r="F408" t="s">
+        <v>462</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D409" t="s">
+        <v>783</v>
+      </c>
+      <c r="E409" t="s">
+        <v>784</v>
+      </c>
+      <c r="F409" t="s">
+        <v>207</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D410" t="s">
+        <v>783</v>
+      </c>
+      <c r="E410" t="s">
+        <v>784</v>
+      </c>
+      <c r="F410" t="s">
+        <v>207</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D411" t="s">
+        <v>783</v>
+      </c>
+      <c r="E411" t="s">
+        <v>784</v>
+      </c>
+      <c r="F411" t="s">
+        <v>211</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D412" t="s">
+        <v>783</v>
+      </c>
+      <c r="E412" t="s">
+        <v>784</v>
+      </c>
+      <c r="F412" t="s">
+        <v>211</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D413" t="s">
+        <v>783</v>
+      </c>
+      <c r="E413" t="s">
+        <v>784</v>
+      </c>
+      <c r="F413" t="s">
+        <v>627</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D414" t="s">
+        <v>783</v>
+      </c>
+      <c r="E414" t="s">
+        <v>784</v>
+      </c>
+      <c r="F414" t="s">
+        <v>627</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D415" t="s">
+        <v>783</v>
+      </c>
+      <c r="E415" t="s">
+        <v>784</v>
+      </c>
+      <c r="F415" t="s">
+        <v>203</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D416" t="s">
+        <v>783</v>
+      </c>
+      <c r="E416" t="s">
+        <v>784</v>
+      </c>
+      <c r="F416" t="s">
+        <v>203</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D417" t="s">
+        <v>783</v>
+      </c>
+      <c r="E417" t="s">
+        <v>784</v>
+      </c>
+      <c r="F417" t="s">
+        <v>328</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D418" t="s">
+        <v>783</v>
+      </c>
+      <c r="E418" t="s">
+        <v>784</v>
+      </c>
+      <c r="F418" t="s">
+        <v>328</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D419" t="s">
+        <v>783</v>
+      </c>
+      <c r="E419" t="s">
+        <v>784</v>
+      </c>
+      <c r="F419" t="s">
+        <v>462</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D420" t="s">
+        <v>783</v>
+      </c>
+      <c r="E420" t="s">
+        <v>784</v>
+      </c>
+      <c r="F420" t="s">
+        <v>462</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D421" t="s">
+        <v>783</v>
+      </c>
+      <c r="E421" t="s">
+        <v>784</v>
+      </c>
+      <c r="F421" t="s">
+        <v>211</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D422" t="s">
+        <v>783</v>
+      </c>
+      <c r="E422" t="s">
+        <v>784</v>
+      </c>
+      <c r="F422" t="s">
+        <v>211</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D423" t="s">
+        <v>783</v>
+      </c>
+      <c r="E423" t="s">
+        <v>784</v>
+      </c>
+      <c r="F423" t="s">
+        <v>627</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D424" t="s">
+        <v>783</v>
+      </c>
+      <c r="E424" t="s">
+        <v>784</v>
+      </c>
+      <c r="F424" t="s">
+        <v>627</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D425" t="s">
+        <v>783</v>
+      </c>
+      <c r="E425" t="s">
+        <v>784</v>
+      </c>
+      <c r="F425" t="s">
+        <v>449</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D426" t="s">
+        <v>783</v>
+      </c>
+      <c r="E426" t="s">
+        <v>784</v>
+      </c>
+      <c r="F426" t="s">
+        <v>449</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D427" t="s">
+        <v>783</v>
+      </c>
+      <c r="E427" t="s">
+        <v>784</v>
+      </c>
+      <c r="F427" t="s">
+        <v>207</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D428" t="s">
+        <v>783</v>
+      </c>
+      <c r="E428" t="s">
+        <v>784</v>
+      </c>
+      <c r="F428" t="s">
+        <v>207</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D429" t="s">
+        <v>783</v>
+      </c>
+      <c r="E429" t="s">
+        <v>784</v>
+      </c>
+      <c r="F429" t="s">
+        <v>222</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D430" t="s">
+        <v>783</v>
+      </c>
+      <c r="E430" t="s">
+        <v>784</v>
+      </c>
+      <c r="F430" t="s">
+        <v>222</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D431" t="s">
+        <v>783</v>
+      </c>
+      <c r="E431" t="s">
+        <v>784</v>
+      </c>
+      <c r="F431" t="s">
+        <v>241</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D432" t="s">
+        <v>783</v>
+      </c>
+      <c r="E432" t="s">
+        <v>784</v>
+      </c>
+      <c r="F432" t="s">
+        <v>302</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D433" t="s">
+        <v>783</v>
+      </c>
+      <c r="E433" t="s">
+        <v>784</v>
+      </c>
+      <c r="F433" t="s">
+        <v>302</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D434" t="s">
+        <v>783</v>
+      </c>
+      <c r="E434" t="s">
+        <v>784</v>
+      </c>
+      <c r="F434" t="s">
+        <v>328</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D435" t="s">
+        <v>783</v>
+      </c>
+      <c r="E435" t="s">
+        <v>784</v>
+      </c>
+      <c r="F435" t="s">
+        <v>328</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D436" t="s">
+        <v>783</v>
+      </c>
+      <c r="E436" t="s">
+        <v>784</v>
+      </c>
+      <c r="F436" t="s">
+        <v>211</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D437" t="s">
+        <v>783</v>
+      </c>
+      <c r="E437" t="s">
+        <v>784</v>
+      </c>
+      <c r="F437" t="s">
+        <v>211</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D438" t="s">
+        <v>783</v>
+      </c>
+      <c r="E438" t="s">
+        <v>784</v>
+      </c>
+      <c r="F438" t="s">
+        <v>462</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D439" t="s">
+        <v>783</v>
+      </c>
+      <c r="E439" t="s">
+        <v>784</v>
+      </c>
+      <c r="F439" t="s">
+        <v>462</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D440" t="s">
+        <v>783</v>
+      </c>
+      <c r="E440" t="s">
+        <v>784</v>
+      </c>
+      <c r="F440" t="s">
+        <v>627</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D441" t="s">
+        <v>783</v>
+      </c>
+      <c r="E441" t="s">
+        <v>784</v>
+      </c>
+      <c r="F441" t="s">
+        <v>627</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D442" t="s">
+        <v>783</v>
+      </c>
+      <c r="E442" t="s">
+        <v>784</v>
+      </c>
+      <c r="F442" t="s">
+        <v>207</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D443" t="s">
+        <v>783</v>
+      </c>
+      <c r="E443" t="s">
+        <v>784</v>
+      </c>
+      <c r="F443" t="s">
+        <v>207</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D444" t="s">
+        <v>783</v>
+      </c>
+      <c r="E444" t="s">
+        <v>784</v>
+      </c>
+      <c r="F444" t="s">
+        <v>449</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D445" t="s">
+        <v>783</v>
+      </c>
+      <c r="E445" t="s">
+        <v>784</v>
+      </c>
+      <c r="F445" t="s">
+        <v>449</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D446" t="s">
+        <v>783</v>
+      </c>
+      <c r="E446" t="s">
+        <v>784</v>
+      </c>
+      <c r="F446" t="s">
+        <v>241</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D447" t="s">
+        <v>783</v>
+      </c>
+      <c r="E447" t="s">
+        <v>784</v>
+      </c>
+      <c r="F447" t="s">
+        <v>222</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D448" t="s">
+        <v>783</v>
+      </c>
+      <c r="E448" t="s">
+        <v>784</v>
+      </c>
+      <c r="F448" t="s">
+        <v>222</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D449" t="s">
+        <v>783</v>
+      </c>
+      <c r="E449" t="s">
+        <v>784</v>
+      </c>
+      <c r="F449" t="s">
+        <v>449</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D450" t="s">
+        <v>783</v>
+      </c>
+      <c r="E450" t="s">
+        <v>784</v>
+      </c>
+      <c r="F450" t="s">
+        <v>449</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D451" t="s">
+        <v>783</v>
+      </c>
+      <c r="E451" t="s">
+        <v>784</v>
+      </c>
+      <c r="F451" t="s">
+        <v>222</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D452" t="s">
+        <v>783</v>
+      </c>
+      <c r="E452" t="s">
+        <v>784</v>
+      </c>
+      <c r="F452" t="s">
+        <v>222</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D453" t="s">
+        <v>783</v>
+      </c>
+      <c r="E453" t="s">
+        <v>784</v>
+      </c>
+      <c r="F453" t="s">
+        <v>203</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D454" t="s">
+        <v>783</v>
+      </c>
+      <c r="E454" t="s">
+        <v>784</v>
+      </c>
+      <c r="F454" t="s">
+        <v>203</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D455" t="s">
+        <v>783</v>
+      </c>
+      <c r="E455" t="s">
+        <v>784</v>
+      </c>
+      <c r="F455" t="s">
+        <v>462</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D456" t="s">
+        <v>783</v>
+      </c>
+      <c r="E456" t="s">
+        <v>784</v>
+      </c>
+      <c r="F456" t="s">
+        <v>462</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D457" t="s">
+        <v>783</v>
+      </c>
+      <c r="E457" t="s">
+        <v>784</v>
+      </c>
+      <c r="F457" t="s">
+        <v>207</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D458" t="s">
+        <v>783</v>
+      </c>
+      <c r="E458" t="s">
+        <v>784</v>
+      </c>
+      <c r="F458" t="s">
+        <v>207</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D459" t="s">
+        <v>783</v>
+      </c>
+      <c r="E459" t="s">
+        <v>784</v>
+      </c>
+      <c r="F459" t="s">
+        <v>211</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D460" t="s">
+        <v>783</v>
+      </c>
+      <c r="E460" t="s">
+        <v>784</v>
+      </c>
+      <c r="F460" t="s">
+        <v>211</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D461" t="s">
+        <v>783</v>
+      </c>
+      <c r="E461" t="s">
+        <v>784</v>
+      </c>
+      <c r="F461" t="s">
+        <v>627</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D462" t="s">
+        <v>783</v>
+      </c>
+      <c r="E462" t="s">
+        <v>784</v>
+      </c>
+      <c r="F462" t="s">
+        <v>627</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D463" t="s">
+        <v>783</v>
+      </c>
+      <c r="E463" t="s">
+        <v>784</v>
+      </c>
+      <c r="F463" t="s">
+        <v>302</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D464" t="s">
+        <v>783</v>
+      </c>
+      <c r="E464" t="s">
+        <v>784</v>
+      </c>
+      <c r="F464" t="s">
+        <v>328</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D465" t="s">
+        <v>783</v>
+      </c>
+      <c r="E465" t="s">
+        <v>784</v>
+      </c>
+      <c r="F465" t="s">
+        <v>328</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D466" t="s">
+        <v>783</v>
+      </c>
+      <c r="E466" t="s">
+        <v>784</v>
+      </c>
+      <c r="F466" t="s">
+        <v>241</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D467" t="s">
+        <v>783</v>
+      </c>
+      <c r="E467" t="s">
+        <v>784</v>
+      </c>
+      <c r="F467" t="s">
+        <v>449</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D468" t="s">
+        <v>783</v>
+      </c>
+      <c r="E468" t="s">
+        <v>784</v>
+      </c>
+      <c r="F468" t="s">
+        <v>449</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D469" t="s">
+        <v>783</v>
+      </c>
+      <c r="E469" t="s">
+        <v>784</v>
+      </c>
+      <c r="F469" t="s">
+        <v>203</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D470" t="s">
+        <v>783</v>
+      </c>
+      <c r="E470" t="s">
+        <v>784</v>
+      </c>
+      <c r="F470" t="s">
+        <v>203</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D471" t="s">
+        <v>783</v>
+      </c>
+      <c r="E471" t="s">
+        <v>784</v>
+      </c>
+      <c r="F471" t="s">
+        <v>462</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D472" t="s">
+        <v>783</v>
+      </c>
+      <c r="E472" t="s">
+        <v>784</v>
+      </c>
+      <c r="F472" t="s">
+        <v>462</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D473" t="s">
+        <v>783</v>
+      </c>
+      <c r="E473" t="s">
+        <v>784</v>
+      </c>
+      <c r="F473" t="s">
+        <v>222</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D474" t="s">
+        <v>783</v>
+      </c>
+      <c r="E474" t="s">
+        <v>784</v>
+      </c>
+      <c r="F474" t="s">
+        <v>222</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D475" t="s">
+        <v>783</v>
+      </c>
+      <c r="E475" t="s">
+        <v>784</v>
+      </c>
+      <c r="F475" t="s">
+        <v>207</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D476" t="s">
+        <v>783</v>
+      </c>
+      <c r="E476" t="s">
+        <v>784</v>
+      </c>
+      <c r="F476" t="s">
+        <v>207</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D477" t="s">
+        <v>783</v>
+      </c>
+      <c r="E477" t="s">
+        <v>784</v>
+      </c>
+      <c r="F477" t="s">
+        <v>211</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D478" t="s">
+        <v>783</v>
+      </c>
+      <c r="E478" t="s">
+        <v>784</v>
+      </c>
+      <c r="F478" t="s">
+        <v>211</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D479" t="s">
+        <v>783</v>
+      </c>
+      <c r="E479" t="s">
+        <v>784</v>
+      </c>
+      <c r="F479" t="s">
+        <v>627</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D480" t="s">
+        <v>783</v>
+      </c>
+      <c r="E480" t="s">
+        <v>784</v>
+      </c>
+      <c r="F480" t="s">
+        <v>627</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D481" t="s">
+        <v>783</v>
+      </c>
+      <c r="E481" t="s">
+        <v>784</v>
+      </c>
+      <c r="F481" t="s">
+        <v>241</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D482" t="s">
+        <v>783</v>
+      </c>
+      <c r="E482" t="s">
+        <v>784</v>
+      </c>
+      <c r="F482" t="s">
+        <v>449</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D483" t="s">
+        <v>783</v>
+      </c>
+      <c r="E483" t="s">
+        <v>784</v>
+      </c>
+      <c r="F483" t="s">
+        <v>449</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D484" t="s">
+        <v>783</v>
+      </c>
+      <c r="E484" t="s">
+        <v>784</v>
+      </c>
+      <c r="F484" t="s">
+        <v>203</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D485" t="s">
+        <v>783</v>
+      </c>
+      <c r="E485" t="s">
+        <v>784</v>
+      </c>
+      <c r="F485" t="s">
+        <v>203</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D486" t="s">
+        <v>783</v>
+      </c>
+      <c r="E486" t="s">
+        <v>784</v>
+      </c>
+      <c r="F486" t="s">
+        <v>302</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D487" t="s">
+        <v>783</v>
+      </c>
+      <c r="E487" t="s">
+        <v>784</v>
+      </c>
+      <c r="F487" t="s">
+        <v>302</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D488" t="s">
+        <v>783</v>
+      </c>
+      <c r="E488" t="s">
+        <v>784</v>
+      </c>
+      <c r="F488" t="s">
+        <v>462</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D489" t="s">
+        <v>783</v>
+      </c>
+      <c r="E489" t="s">
+        <v>784</v>
+      </c>
+      <c r="F489" t="s">
+        <v>462</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D490" t="s">
+        <v>783</v>
+      </c>
+      <c r="E490" t="s">
+        <v>784</v>
+      </c>
+      <c r="F490" t="s">
+        <v>207</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D491" t="s">
+        <v>783</v>
+      </c>
+      <c r="E491" t="s">
+        <v>784</v>
+      </c>
+      <c r="F491" t="s">
+        <v>207</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D492" t="s">
+        <v>783</v>
+      </c>
+      <c r="E492" t="s">
+        <v>784</v>
+      </c>
+      <c r="F492" t="s">
+        <v>627</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D493" t="s">
+        <v>783</v>
+      </c>
+      <c r="E493" t="s">
+        <v>784</v>
+      </c>
+      <c r="F493" t="s">
+        <v>627</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D494" t="s">
+        <v>783</v>
+      </c>
+      <c r="E494" t="s">
+        <v>784</v>
+      </c>
+      <c r="F494" t="s">
+        <v>211</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D495" t="s">
+        <v>783</v>
+      </c>
+      <c r="E495" t="s">
+        <v>784</v>
+      </c>
+      <c r="F495" t="s">
+        <v>211</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D496" t="s">
+        <v>783</v>
+      </c>
+      <c r="E496" t="s">
+        <v>784</v>
+      </c>
+      <c r="F496" t="s">
+        <v>241</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D497" t="s">
+        <v>783</v>
+      </c>
+      <c r="E497" t="s">
+        <v>784</v>
+      </c>
+      <c r="F497" t="s">
+        <v>222</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D498" t="s">
+        <v>783</v>
+      </c>
+      <c r="E498" t="s">
+        <v>784</v>
+      </c>
+      <c r="F498" t="s">
+        <v>222</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D499" t="s">
+        <v>783</v>
+      </c>
+      <c r="E499" t="s">
+        <v>784</v>
+      </c>
+      <c r="F499" t="s">
+        <v>203</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D500" t="s">
+        <v>783</v>
+      </c>
+      <c r="E500" t="s">
+        <v>784</v>
+      </c>
+      <c r="F500" t="s">
+        <v>203</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D501" t="s">
+        <v>783</v>
+      </c>
+      <c r="E501" t="s">
+        <v>784</v>
+      </c>
+      <c r="F501" t="s">
+        <v>222</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D502" t="s">
+        <v>783</v>
+      </c>
+      <c r="E502" t="s">
+        <v>784</v>
+      </c>
+      <c r="F502" t="s">
+        <v>222</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D503" t="s">
+        <v>783</v>
+      </c>
+      <c r="E503" t="s">
+        <v>784</v>
+      </c>
+      <c r="F503" t="s">
+        <v>449</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D504" t="s">
+        <v>783</v>
+      </c>
+      <c r="E504" t="s">
+        <v>784</v>
+      </c>
+      <c r="F504" t="s">
+        <v>449</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D505" t="s">
+        <v>783</v>
+      </c>
+      <c r="E505" t="s">
+        <v>784</v>
+      </c>
+      <c r="F505" t="s">
+        <v>302</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D506" t="s">
+        <v>783</v>
+      </c>
+      <c r="E506" t="s">
+        <v>784</v>
+      </c>
+      <c r="F506" t="s">
+        <v>302</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D507" t="s">
+        <v>783</v>
+      </c>
+      <c r="E507" t="s">
+        <v>784</v>
+      </c>
+      <c r="F507" t="s">
+        <v>462</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D508" t="s">
+        <v>783</v>
+      </c>
+      <c r="E508" t="s">
+        <v>784</v>
+      </c>
+      <c r="F508" t="s">
+        <v>462</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D509" t="s">
+        <v>783</v>
+      </c>
+      <c r="E509" t="s">
+        <v>784</v>
+      </c>
+      <c r="F509" t="s">
+        <v>207</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D510" t="s">
+        <v>783</v>
+      </c>
+      <c r="E510" t="s">
+        <v>784</v>
+      </c>
+      <c r="F510" t="s">
+        <v>207</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D511" t="s">
+        <v>783</v>
+      </c>
+      <c r="E511" t="s">
+        <v>784</v>
+      </c>
+      <c r="F511" t="s">
+        <v>211</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D512" t="s">
+        <v>783</v>
+      </c>
+      <c r="E512" t="s">
+        <v>784</v>
+      </c>
+      <c r="F512" t="s">
+        <v>211</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D513" t="s">
+        <v>783</v>
+      </c>
+      <c r="E513" t="s">
+        <v>784</v>
+      </c>
+      <c r="F513" t="s">
+        <v>627</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D514" t="s">
+        <v>783</v>
+      </c>
+      <c r="E514" t="s">
+        <v>784</v>
+      </c>
+      <c r="F514" t="s">
+        <v>627</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D515" t="s">
+        <v>783</v>
+      </c>
+      <c r="E515" t="s">
+        <v>784</v>
+      </c>
+      <c r="F515" t="s">
+        <v>241</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D516" t="s">
+        <v>783</v>
+      </c>
+      <c r="E516" t="s">
+        <v>784</v>
+      </c>
+      <c r="F516" t="s">
+        <v>449</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D517" t="s">
+        <v>783</v>
+      </c>
+      <c r="E517" t="s">
+        <v>784</v>
+      </c>
+      <c r="F517" t="s">
+        <v>449</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D518" t="s">
+        <v>783</v>
+      </c>
+      <c r="E518" t="s">
+        <v>784</v>
+      </c>
+      <c r="F518" t="s">
+        <v>203</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D519" t="s">
+        <v>783</v>
+      </c>
+      <c r="E519" t="s">
+        <v>784</v>
+      </c>
+      <c r="F519" t="s">
+        <v>203</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D520" t="s">
+        <v>783</v>
+      </c>
+      <c r="E520" t="s">
+        <v>784</v>
+      </c>
+      <c r="F520" t="s">
+        <v>462</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D521" t="s">
+        <v>783</v>
+      </c>
+      <c r="E521" t="s">
+        <v>784</v>
+      </c>
+      <c r="F521" t="s">
+        <v>462</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D522" t="s">
+        <v>783</v>
+      </c>
+      <c r="E522" t="s">
+        <v>784</v>
+      </c>
+      <c r="F522" t="s">
+        <v>207</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D523" t="s">
+        <v>783</v>
+      </c>
+      <c r="E523" t="s">
+        <v>784</v>
+      </c>
+      <c r="F523" t="s">
+        <v>207</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D524" t="s">
+        <v>783</v>
+      </c>
+      <c r="E524" t="s">
+        <v>784</v>
+      </c>
+      <c r="F524" t="s">
+        <v>302</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D525" t="s">
+        <v>783</v>
+      </c>
+      <c r="E525" t="s">
+        <v>784</v>
+      </c>
+      <c r="F525" t="s">
+        <v>211</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D526" t="s">
+        <v>783</v>
+      </c>
+      <c r="E526" t="s">
+        <v>784</v>
+      </c>
+      <c r="F526" t="s">
+        <v>211</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D527" t="s">
+        <v>783</v>
+      </c>
+      <c r="E527" t="s">
+        <v>784</v>
+      </c>
+      <c r="F527" t="s">
+        <v>627</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D528" t="s">
+        <v>783</v>
+      </c>
+      <c r="E528" t="s">
+        <v>784</v>
+      </c>
+      <c r="F528" t="s">
+        <v>627</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D529" t="s">
+        <v>783</v>
+      </c>
+      <c r="E529" t="s">
+        <v>784</v>
+      </c>
+      <c r="F529" t="s">
+        <v>222</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D530" t="s">
+        <v>783</v>
+      </c>
+      <c r="E530" t="s">
+        <v>784</v>
+      </c>
+      <c r="F530" t="s">
+        <v>222</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D531" t="s">
+        <v>783</v>
+      </c>
+      <c r="E531" t="s">
+        <v>784</v>
+      </c>
+      <c r="F531" t="s">
+        <v>203</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D532" t="s">
+        <v>783</v>
+      </c>
+      <c r="E532" t="s">
+        <v>784</v>
+      </c>
+      <c r="F532" t="s">
+        <v>203</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D533" t="s">
+        <v>783</v>
+      </c>
+      <c r="E533" t="s">
+        <v>784</v>
+      </c>
+      <c r="F533" t="s">
+        <v>462</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D534" t="s">
+        <v>783</v>
+      </c>
+      <c r="E534" t="s">
+        <v>784</v>
+      </c>
+      <c r="F534" t="s">
+        <v>462</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D535" t="s">
+        <v>783</v>
+      </c>
+      <c r="E535" t="s">
+        <v>784</v>
+      </c>
+      <c r="F535" t="s">
+        <v>207</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D536" t="s">
+        <v>783</v>
+      </c>
+      <c r="E536" t="s">
+        <v>784</v>
+      </c>
+      <c r="F536" t="s">
+        <v>207</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D537" t="s">
+        <v>783</v>
+      </c>
+      <c r="E537" t="s">
+        <v>784</v>
+      </c>
+      <c r="F537" t="s">
+        <v>211</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D538" t="s">
+        <v>783</v>
+      </c>
+      <c r="E538" t="s">
+        <v>784</v>
+      </c>
+      <c r="F538" t="s">
+        <v>211</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D539" t="s">
+        <v>783</v>
+      </c>
+      <c r="E539" t="s">
+        <v>784</v>
+      </c>
+      <c r="F539" t="s">
+        <v>627</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D540" t="s">
+        <v>783</v>
+      </c>
+      <c r="E540" t="s">
+        <v>784</v>
+      </c>
+      <c r="F540" t="s">
+        <v>627</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D541" t="s">
+        <v>783</v>
+      </c>
+      <c r="E541" t="s">
+        <v>784</v>
+      </c>
+      <c r="F541" t="s">
+        <v>222</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D542" t="s">
+        <v>783</v>
+      </c>
+      <c r="E542" t="s">
+        <v>784</v>
+      </c>
+      <c r="F542" t="s">
+        <v>222</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D543" t="s">
+        <v>783</v>
+      </c>
+      <c r="E543" t="s">
+        <v>784</v>
+      </c>
+      <c r="F543" t="s">
+        <v>203</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D544" t="s">
+        <v>783</v>
+      </c>
+      <c r="E544" t="s">
+        <v>784</v>
+      </c>
+      <c r="F544" t="s">
+        <v>203</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D545" t="s">
+        <v>783</v>
+      </c>
+      <c r="E545" t="s">
+        <v>784</v>
+      </c>
+      <c r="F545" t="s">
+        <v>302</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D546" t="s">
+        <v>783</v>
+      </c>
+      <c r="E546" t="s">
+        <v>784</v>
+      </c>
+      <c r="F546" t="s">
+        <v>302</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D547" t="s">
+        <v>783</v>
+      </c>
+      <c r="E547" t="s">
+        <v>784</v>
+      </c>
+      <c r="F547" t="s">
+        <v>462</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D548" t="s">
+        <v>783</v>
+      </c>
+      <c r="E548" t="s">
+        <v>784</v>
+      </c>
+      <c r="F548" t="s">
+        <v>462</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D549" t="s">
+        <v>783</v>
+      </c>
+      <c r="E549" t="s">
+        <v>784</v>
+      </c>
+      <c r="F549" t="s">
+        <v>207</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D550" t="s">
+        <v>783</v>
+      </c>
+      <c r="E550" t="s">
+        <v>784</v>
+      </c>
+      <c r="F550" t="s">
+        <v>207</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D551" t="s">
+        <v>783</v>
+      </c>
+      <c r="E551" t="s">
+        <v>784</v>
+      </c>
+      <c r="F551" t="s">
+        <v>449</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D552" t="s">
+        <v>783</v>
+      </c>
+      <c r="E552" t="s">
+        <v>784</v>
+      </c>
+      <c r="F552" t="s">
+        <v>449</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D553" t="s">
+        <v>783</v>
+      </c>
+      <c r="E553" t="s">
+        <v>784</v>
+      </c>
+      <c r="F553" t="s">
+        <v>222</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D554" t="s">
+        <v>783</v>
+      </c>
+      <c r="E554" t="s">
+        <v>784</v>
+      </c>
+      <c r="F554" t="s">
+        <v>222</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D555" t="s">
+        <v>783</v>
+      </c>
+      <c r="E555" t="s">
+        <v>784</v>
+      </c>
+      <c r="F555" t="s">
+        <v>627</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D556" t="s">
+        <v>783</v>
+      </c>
+      <c r="E556" t="s">
+        <v>784</v>
+      </c>
+      <c r="F556" t="s">
+        <v>627</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D557" t="s">
+        <v>783</v>
+      </c>
+      <c r="E557" t="s">
+        <v>784</v>
+      </c>
+      <c r="F557" t="s">
+        <v>627</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D558" t="s">
+        <v>783</v>
+      </c>
+      <c r="E558" t="s">
+        <v>784</v>
+      </c>
+      <c r="F558" t="s">
+        <v>627</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D559" t="s">
+        <v>783</v>
+      </c>
+      <c r="E559" t="s">
+        <v>784</v>
+      </c>
+      <c r="F559" t="s">
+        <v>211</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D560" t="s">
+        <v>783</v>
+      </c>
+      <c r="E560" t="s">
+        <v>784</v>
+      </c>
+      <c r="F560" t="s">
+        <v>211</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D561" t="s">
+        <v>783</v>
+      </c>
+      <c r="E561" t="s">
+        <v>784</v>
+      </c>
+      <c r="F561" t="s">
+        <v>207</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D562" t="s">
+        <v>783</v>
+      </c>
+      <c r="E562" t="s">
+        <v>784</v>
+      </c>
+      <c r="F562" t="s">
+        <v>207</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D563" t="s">
+        <v>783</v>
+      </c>
+      <c r="E563" t="s">
+        <v>784</v>
+      </c>
+      <c r="F563" t="s">
+        <v>462</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D564" t="s">
+        <v>783</v>
+      </c>
+      <c r="E564" t="s">
+        <v>784</v>
+      </c>
+      <c r="F564" t="s">
+        <v>462</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D565" t="s">
+        <v>783</v>
+      </c>
+      <c r="E565" t="s">
+        <v>784</v>
+      </c>
+      <c r="F565" t="s">
+        <v>302</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D566" t="s">
+        <v>783</v>
+      </c>
+      <c r="E566" t="s">
+        <v>784</v>
+      </c>
+      <c r="F566" t="s">
+        <v>302</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D567" t="s">
+        <v>783</v>
+      </c>
+      <c r="E567" t="s">
+        <v>784</v>
+      </c>
+      <c r="F567" t="s">
+        <v>203</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D568" t="s">
+        <v>783</v>
+      </c>
+      <c r="E568" t="s">
+        <v>784</v>
+      </c>
+      <c r="F568" t="s">
+        <v>203</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D569" t="s">
+        <v>783</v>
+      </c>
+      <c r="E569" t="s">
+        <v>784</v>
+      </c>
+      <c r="F569" t="s">
+        <v>222</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D570" t="s">
+        <v>783</v>
+      </c>
+      <c r="E570" t="s">
+        <v>784</v>
+      </c>
+      <c r="F570" t="s">
+        <v>222</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D571" t="s">
+        <v>783</v>
+      </c>
+      <c r="E571" t="s">
+        <v>784</v>
+      </c>
+      <c r="F571" t="s">
+        <v>449</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D572" t="s">
+        <v>783</v>
+      </c>
+      <c r="E572" t="s">
+        <v>784</v>
+      </c>
+      <c r="F572" t="s">
+        <v>449</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D573" t="s">
+        <v>783</v>
+      </c>
+      <c r="E573" t="s">
+        <v>784</v>
+      </c>
+      <c r="F573" t="s">
+        <v>241</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D574" t="s">
+        <v>783</v>
+      </c>
+      <c r="E574" t="s">
+        <v>784</v>
+      </c>
+      <c r="F574" t="s">
+        <v>241</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D575" t="s">
+        <v>783</v>
+      </c>
+      <c r="E575" t="s">
+        <v>784</v>
+      </c>
+      <c r="F575" t="s">
+        <v>207</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D576" t="s">
+        <v>783</v>
+      </c>
+      <c r="E576" t="s">
+        <v>784</v>
+      </c>
+      <c r="F576" t="s">
+        <v>207</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D577" t="s">
+        <v>783</v>
+      </c>
+      <c r="E577" t="s">
+        <v>784</v>
+      </c>
+      <c r="F577" t="s">
+        <v>241</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D578" t="s">
+        <v>783</v>
+      </c>
+      <c r="E578" t="s">
+        <v>784</v>
+      </c>
+      <c r="F578" t="s">
+        <v>241</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D579" t="s">
+        <v>783</v>
+      </c>
+      <c r="E579" t="s">
+        <v>784</v>
+      </c>
+      <c r="F579" t="s">
+        <v>203</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D580" t="s">
+        <v>783</v>
+      </c>
+      <c r="E580" t="s">
+        <v>784</v>
+      </c>
+      <c r="F580" t="s">
+        <v>203</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D581" t="s">
+        <v>783</v>
+      </c>
+      <c r="E581" t="s">
+        <v>784</v>
+      </c>
+      <c r="F581" t="s">
+        <v>211</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D582" t="s">
+        <v>783</v>
+      </c>
+      <c r="E582" t="s">
+        <v>784</v>
+      </c>
+      <c r="F582" t="s">
+        <v>211</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D583" t="s">
+        <v>783</v>
+      </c>
+      <c r="E583" t="s">
+        <v>784</v>
+      </c>
+      <c r="F583" t="s">
+        <v>627</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D584" t="s">
+        <v>783</v>
+      </c>
+      <c r="E584" t="s">
+        <v>784</v>
+      </c>
+      <c r="F584" t="s">
+        <v>627</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D585" t="s">
+        <v>783</v>
+      </c>
+      <c r="E585" t="s">
+        <v>784</v>
+      </c>
+      <c r="F585" t="s">
+        <v>462</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D586" t="s">
+        <v>783</v>
+      </c>
+      <c r="E586" t="s">
+        <v>784</v>
+      </c>
+      <c r="F586" t="s">
+        <v>462</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D587" t="s">
+        <v>783</v>
+      </c>
+      <c r="E587" t="s">
+        <v>784</v>
+      </c>
+      <c r="F587" t="s">
+        <v>449</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D588" t="s">
+        <v>783</v>
+      </c>
+      <c r="E588" t="s">
+        <v>784</v>
+      </c>
+      <c r="F588" t="s">
+        <v>449</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D589" t="s">
+        <v>783</v>
+      </c>
+      <c r="E589" t="s">
+        <v>784</v>
+      </c>
+      <c r="F589" t="s">
+        <v>203</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D590" t="s">
+        <v>783</v>
+      </c>
+      <c r="E590" t="s">
+        <v>784</v>
+      </c>
+      <c r="F590" t="s">
+        <v>203</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D591" t="s">
+        <v>783</v>
+      </c>
+      <c r="E591" t="s">
+        <v>784</v>
+      </c>
+      <c r="F591" t="s">
+        <v>207</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D592" t="s">
+        <v>783</v>
+      </c>
+      <c r="E592" t="s">
+        <v>784</v>
+      </c>
+      <c r="F592" t="s">
+        <v>207</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D593" t="s">
+        <v>783</v>
+      </c>
+      <c r="E593" t="s">
+        <v>784</v>
+      </c>
+      <c r="F593" t="s">
+        <v>211</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D594" t="s">
+        <v>783</v>
+      </c>
+      <c r="E594" t="s">
+        <v>784</v>
+      </c>
+      <c r="F594" t="s">
+        <v>211</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D595" t="s">
+        <v>783</v>
+      </c>
+      <c r="E595" t="s">
+        <v>784</v>
+      </c>
+      <c r="F595" t="s">
+        <v>627</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D596" t="s">
+        <v>783</v>
+      </c>
+      <c r="E596" t="s">
+        <v>784</v>
+      </c>
+      <c r="F596" t="s">
+        <v>627</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D597" t="s">
+        <v>783</v>
+      </c>
+      <c r="E597" t="s">
+        <v>784</v>
+      </c>
+      <c r="F597" t="s">
+        <v>302</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D598" t="s">
+        <v>783</v>
+      </c>
+      <c r="E598" t="s">
+        <v>784</v>
+      </c>
+      <c r="F598" t="s">
+        <v>302</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D599" t="s">
+        <v>783</v>
+      </c>
+      <c r="E599" t="s">
+        <v>784</v>
+      </c>
+      <c r="F599" t="s">
+        <v>462</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D600" t="s">
+        <v>783</v>
+      </c>
+      <c r="E600" t="s">
+        <v>784</v>
+      </c>
+      <c r="F600" t="s">
+        <v>462</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D601" t="s">
+        <v>783</v>
+      </c>
+      <c r="E601" t="s">
+        <v>784</v>
+      </c>
+      <c r="F601" t="s">
+        <v>222</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D602" t="s">
+        <v>783</v>
+      </c>
+      <c r="E602" t="s">
+        <v>784</v>
+      </c>
+      <c r="F602" t="s">
+        <v>222</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D603" t="s">
+        <v>783</v>
+      </c>
+      <c r="E603" t="s">
+        <v>784</v>
+      </c>
+      <c r="F603" t="s">
+        <v>449</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D604" t="s">
+        <v>783</v>
+      </c>
+      <c r="E604" t="s">
+        <v>784</v>
+      </c>
+      <c r="F604" t="s">
+        <v>449</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D605" t="s">
+        <v>783</v>
+      </c>
+      <c r="E605" t="s">
+        <v>784</v>
+      </c>
+      <c r="F605" t="s">
+        <v>203</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D606" t="s">
+        <v>783</v>
+      </c>
+      <c r="E606" t="s">
+        <v>784</v>
+      </c>
+      <c r="F606" t="s">
+        <v>203</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D607" t="s">
+        <v>783</v>
+      </c>
+      <c r="E607" t="s">
+        <v>784</v>
+      </c>
+      <c r="F607" t="s">
+        <v>462</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D608" t="s">
+        <v>783</v>
+      </c>
+      <c r="E608" t="s">
+        <v>784</v>
+      </c>
+      <c r="F608" t="s">
+        <v>462</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D609" t="s">
+        <v>783</v>
+      </c>
+      <c r="E609" t="s">
+        <v>784</v>
+      </c>
+      <c r="F609" t="s">
+        <v>207</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D610" t="s">
+        <v>783</v>
+      </c>
+      <c r="E610" t="s">
+        <v>784</v>
+      </c>
+      <c r="F610" t="s">
+        <v>207</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D611" t="s">
+        <v>783</v>
+      </c>
+      <c r="E611" t="s">
+        <v>784</v>
+      </c>
+      <c r="F611" t="s">
+        <v>211</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D612" t="s">
+        <v>783</v>
+      </c>
+      <c r="E612" t="s">
+        <v>784</v>
+      </c>
+      <c r="F612" t="s">
+        <v>211</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D613" t="s">
+        <v>783</v>
+      </c>
+      <c r="E613" t="s">
+        <v>784</v>
+      </c>
+      <c r="F613" t="s">
+        <v>627</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D614" t="s">
+        <v>783</v>
+      </c>
+      <c r="E614" t="s">
+        <v>784</v>
+      </c>
+      <c r="F614" t="s">
+        <v>627</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D615" t="s">
+        <v>783</v>
+      </c>
+      <c r="E615" t="s">
+        <v>784</v>
+      </c>
+      <c r="F615" t="s">
+        <v>222</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D616" t="s">
+        <v>783</v>
+      </c>
+      <c r="E616" t="s">
+        <v>784</v>
+      </c>
+      <c r="F616" t="s">
+        <v>222</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D617" t="s">
+        <v>783</v>
+      </c>
+      <c r="E617" t="s">
+        <v>784</v>
+      </c>
+      <c r="F617" t="s">
+        <v>241</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D618" t="s">
+        <v>783</v>
+      </c>
+      <c r="E618" t="s">
+        <v>784</v>
+      </c>
+      <c r="F618" t="s">
+        <v>241</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D619" t="s">
+        <v>783</v>
+      </c>
+      <c r="E619" t="s">
+        <v>784</v>
+      </c>
+      <c r="F619" t="s">
+        <v>302</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D620" t="s">
+        <v>783</v>
+      </c>
+      <c r="E620" t="s">
+        <v>784</v>
+      </c>
+      <c r="F620" t="s">
+        <v>449</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D621" t="s">
+        <v>783</v>
+      </c>
+      <c r="E621" t="s">
+        <v>784</v>
+      </c>
+      <c r="F621" t="s">
+        <v>449</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D622" t="s">
+        <v>783</v>
+      </c>
+      <c r="E622" t="s">
+        <v>784</v>
+      </c>
+      <c r="F622" t="s">
+        <v>241</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D623" t="s">
+        <v>783</v>
+      </c>
+      <c r="E623" t="s">
+        <v>784</v>
+      </c>
+      <c r="F623" t="s">
+        <v>241</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D624" t="s">
+        <v>783</v>
+      </c>
+      <c r="E624" t="s">
+        <v>784</v>
+      </c>
+      <c r="F624" t="s">
+        <v>203</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D625" t="s">
+        <v>783</v>
+      </c>
+      <c r="E625" t="s">
+        <v>784</v>
+      </c>
+      <c r="F625" t="s">
+        <v>203</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D626" t="s">
+        <v>783</v>
+      </c>
+      <c r="E626" t="s">
+        <v>784</v>
+      </c>
+      <c r="F626" t="s">
+        <v>462</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D627" t="s">
+        <v>783</v>
+      </c>
+      <c r="E627" t="s">
+        <v>784</v>
+      </c>
+      <c r="F627" t="s">
+        <v>462</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D628" t="s">
+        <v>783</v>
+      </c>
+      <c r="E628" t="s">
+        <v>784</v>
+      </c>
+      <c r="F628" t="s">
+        <v>207</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D629" t="s">
+        <v>783</v>
+      </c>
+      <c r="E629" t="s">
+        <v>784</v>
+      </c>
+      <c r="F629" t="s">
+        <v>207</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D630" t="s">
+        <v>783</v>
+      </c>
+      <c r="E630" t="s">
+        <v>784</v>
+      </c>
+      <c r="F630" t="s">
+        <v>627</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D631" t="s">
+        <v>783</v>
+      </c>
+      <c r="E631" t="s">
+        <v>784</v>
+      </c>
+      <c r="F631" t="s">
+        <v>627</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D632" t="s">
+        <v>783</v>
+      </c>
+      <c r="E632" t="s">
+        <v>784</v>
+      </c>
+      <c r="F632" t="s">
+        <v>222</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D633" t="s">
+        <v>783</v>
+      </c>
+      <c r="E633" t="s">
+        <v>784</v>
+      </c>
+      <c r="F633" t="s">
+        <v>222</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>10</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F634" t="s">
+        <v>627</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>17</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F635" t="s">
+        <v>222</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>21</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F636" t="s">
+        <v>207</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>25</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F637" t="s">
+        <v>211</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>29</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F638" t="s">
+        <v>302</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>10</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F639" t="s">
+        <v>150</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>10</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2374</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>17</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F641" t="s">
+        <v>2374</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>21</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F642" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>25</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F643" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>29</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F644" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>33</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F645" t="s">
+        <v>2391</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>37</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F646" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>41</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F647" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>45</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F648" t="s">
+        <v>2400</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>49</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F649" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>53</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F650" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>57</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F651" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>61</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F652" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>65</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F653" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>69</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F654" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>73</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F655" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>77</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F656" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>81</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F657" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>85</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F658" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>89</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F659" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>93</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F660" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>97</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F661" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>101</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F662" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>105</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F663" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>109</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F664" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>113</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F665" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>287</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F666" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>190</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F667" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>294</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F668" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>194</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F669" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>301</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F670" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>306</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F671" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>197</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F672" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>313</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F673" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>317</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F674" t="s">
+        <v>2480</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>321</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F675" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>324</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F676" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>327</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F677" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>331</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F678" t="s">
+        <v>2493</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>334</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F679" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>337</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F680" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>340</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F681" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>344</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F682" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>348</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F683" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>352</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F684" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>356</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F685" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>360</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F686" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>364</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F687" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>368</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F688" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>372</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F689" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>376</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F690" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>380</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F691" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>384</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F692" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>388</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F693" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>392</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F694" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>396</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F695" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>400</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F696" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>404</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F697" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>408</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F698" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>412</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F699" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>416</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F700" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>420</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F701" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>424</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F702" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>428</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F703" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>432</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F704" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>436</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F705" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>440</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F706" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>444</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F707" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>448</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F708" t="s">
+        <v>2582</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>453</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F709" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
         <v>457</v>
       </c>
-      <c r="D326" t="s">
-[...12 lines deleted...]
-        <v>1178</v>
+      <c r="D710" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F710" t="s">
+        <v>2589</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>461</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F711" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>466</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F712" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>470</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F713" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>474</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F714" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>478</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F715" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>482</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F716" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>486</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F717" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>490</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F718" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>494</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F719" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>498</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F720" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>502</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F721" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>506</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F722" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>510</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F723" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>514</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F724" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>518</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F725" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>522</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F726" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>526</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F727" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>530</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F728" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>534</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F729" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>538</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F730" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>542</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F731" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>546</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F732" t="s">
+        <v>2656</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>550</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F733" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>554</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F734" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>558</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F735" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>562</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F736" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>566</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F737" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>570</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F738" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>574</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F739" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>578</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F740" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>582</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F741" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>586</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F742" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>590</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F743" t="s">
+        <v>2582</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>594</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F744" t="s">
+        <v>2691</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>598</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F745" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>602</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F746" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>606</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F747" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>610</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F748" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>614</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F749" t="s">
+        <v>2493</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>618</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F750" t="s">
+        <v>2710</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>622</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F751" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>626</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F752" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>631</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F753" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>635</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F754" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>639</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F755" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>643</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2373</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>647</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F757" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>651</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F758" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>655</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F759" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>659</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F760" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>663</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F761" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>667</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F762" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>671</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F763" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>675</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F764" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>679</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F765" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>683</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F766" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>687</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F767" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>691</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F768" t="s">
+        <v>2758</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>695</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F769" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>699</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F770" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>703</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F771" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>707</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F772" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>711</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F773" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>715</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F774" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>719</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F775" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>723</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F776" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>727</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F777" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>731</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F778" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>735</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F779" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>739</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F780" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>743</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F781" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>747</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F782" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>751</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F783" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>755</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F784" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>759</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E785" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F785" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>763</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F786" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>767</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F787" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>771</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F788" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>775</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F789" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>779</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F790" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F791" t="s">
+        <v>2589</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F792" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F793" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F794" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F795" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F796" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F797" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F798" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F799" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F800" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F801" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>10</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2858</v>
+      </c>
+      <c r="F802" t="s">
+        <v>150</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>10</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F803" t="s">
+        <v>150</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>17</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F804" t="s">
+        <v>203</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>21</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F805" t="s">
+        <v>203</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>25</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F806" t="s">
+        <v>203</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>29</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F807" t="s">
+        <v>203</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>33</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F808" t="s">
+        <v>203</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>37</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F809" t="s">
+        <v>203</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>41</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F810" t="s">
+        <v>203</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>45</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F811" t="s">
+        <v>203</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H811" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>49</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F812" t="s">
+        <v>207</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H812" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>53</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F813" t="s">
+        <v>207</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H813" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>57</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F814" t="s">
+        <v>207</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>61</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F815" t="s">
+        <v>207</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H815" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>65</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F816" t="s">
+        <v>207</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H816" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>69</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F817" t="s">
+        <v>207</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H817" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>73</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F818" t="s">
+        <v>207</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H818" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>77</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F819" t="s">
+        <v>222</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="H819" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>81</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F820" t="s">
+        <v>222</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H820" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>85</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F821" t="s">
+        <v>222</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="H821" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>89</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F822" t="s">
+        <v>222</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H822" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>93</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F823" t="s">
+        <v>222</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="H823" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>97</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F824" t="s">
+        <v>222</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H824" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>101</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F825" t="s">
+        <v>203</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="H825" t="s">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>105</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F826" t="s">
+        <v>462</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H826" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>109</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F827" t="s">
+        <v>462</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="H827" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>113</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F828" t="s">
+        <v>462</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H828" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>287</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F829" t="s">
+        <v>462</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="H829" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>190</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F830" t="s">
+        <v>150</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="H830" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>294</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F831" t="s">
+        <v>150</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="H831" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>194</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F832" t="s">
+        <v>150</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H832" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>301</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F833" t="s">
+        <v>150</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="H833" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>306</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F834" t="s">
+        <v>150</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="H834" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>197</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F835" t="s">
+        <v>150</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="H835" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>313</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F836" t="s">
+        <v>222</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="H836" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>317</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F837" t="s">
+        <v>222</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="H837" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>321</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F838" t="s">
+        <v>207</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="H838" t="s">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>324</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F839" t="s">
+        <v>462</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="H839" t="s">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>327</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F840" t="s">
+        <v>150</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="H840" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>331</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F841" t="s">
+        <v>150</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="H841" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>334</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F842" t="s">
+        <v>150</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="H842" t="s">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>337</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F843" t="s">
+        <v>150</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="H843" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>340</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F844" t="s">
+        <v>150</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H844" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>344</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F845" t="s">
+        <v>222</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="H845" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>348</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F846" t="s">
+        <v>222</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="H846" t="s">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>352</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F847" t="s">
+        <v>222</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="H847" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>356</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F848" t="s">
+        <v>222</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>360</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F849" t="s">
+        <v>222</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>364</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F850" t="s">
+        <v>222</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>368</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F851" t="s">
+        <v>222</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>372</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F852" t="s">
+        <v>222</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>376</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F853" t="s">
+        <v>222</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>380</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F854" t="s">
+        <v>222</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>384</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F855" t="s">
+        <v>222</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>388</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F856" t="s">
+        <v>215</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>392</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F857" t="s">
+        <v>207</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>396</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F858" t="s">
+        <v>207</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>400</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F859" t="s">
+        <v>150</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>404</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F860" t="s">
+        <v>3035</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>408</v>
+      </c>
+      <c r="D861" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F861" t="s">
+        <v>203</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>412</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F862" t="s">
+        <v>150</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>416</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F863" t="s">
+        <v>150</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>420</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F864" t="s">
+        <v>150</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>424</v>
+      </c>
+      <c r="D865" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F865" t="s">
+        <v>150</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>428</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E866" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F866" t="s">
+        <v>207</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>432</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F867" t="s">
+        <v>207</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>436</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F868" t="s">
+        <v>207</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>440</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F869" t="s">
+        <v>207</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>444</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F870" t="s">
+        <v>207</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>448</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F871" t="s">
+        <v>150</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>453</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F872" t="s">
+        <v>150</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>457</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F873" t="s">
+        <v>207</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H873" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>461</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F874" t="s">
+        <v>150</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>466</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F875" t="s">
+        <v>150</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>470</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F876" t="s">
+        <v>207</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>474</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F877" t="s">
+        <v>207</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>478</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F878" t="s">
+        <v>150</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>482</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F879" t="s">
+        <v>150</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>486</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F880" t="s">
+        <v>150</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>490</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F881" t="s">
+        <v>150</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>494</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F882" t="s">
+        <v>302</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>498</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F883" t="s">
+        <v>150</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>502</v>
+      </c>
+      <c r="D884" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F884" t="s">
+        <v>462</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>506</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F885" t="s">
+        <v>328</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>510</v>
+      </c>
+      <c r="D886" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F886" t="s">
+        <v>150</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>514</v>
+      </c>
+      <c r="D887" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F887" t="s">
+        <v>222</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>518</v>
+      </c>
+      <c r="D888" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F888" t="s">
+        <v>222</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>522</v>
+      </c>
+      <c r="D889" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E889" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F889" t="s">
+        <v>222</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>526</v>
+      </c>
+      <c r="D890" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E890" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F890" t="s">
+        <v>462</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>530</v>
+      </c>
+      <c r="D891" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E891" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F891" t="s">
+        <v>150</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>534</v>
+      </c>
+      <c r="D892" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E892" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F892" t="s">
+        <v>3132</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="H892" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>538</v>
+      </c>
+      <c r="D893" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E893" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F893" t="s">
+        <v>207</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="H893" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>542</v>
+      </c>
+      <c r="D894" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E894" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F894" t="s">
+        <v>207</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="H894" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>546</v>
+      </c>
+      <c r="D895" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E895" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F895" t="s">
+        <v>150</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="H895" t="s">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>550</v>
+      </c>
+      <c r="D896" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E896" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F896" t="s">
+        <v>222</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="H896" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>554</v>
+      </c>
+      <c r="D897" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E897" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F897" t="s">
+        <v>207</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="H897" t="s">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>558</v>
+      </c>
+      <c r="D898" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E898" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F898" t="s">
+        <v>207</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H898" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>562</v>
+      </c>
+      <c r="D899" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F899" t="s">
+        <v>222</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="H899" t="s">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>566</v>
+      </c>
+      <c r="D900" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F900" t="s">
+        <v>222</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="H900" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>570</v>
+      </c>
+      <c r="D901" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F901" t="s">
+        <v>222</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H901" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>574</v>
+      </c>
+      <c r="D902" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F902" t="s">
+        <v>222</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H902" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>578</v>
+      </c>
+      <c r="D903" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F903" t="s">
+        <v>222</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="H903" t="s">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>582</v>
+      </c>
+      <c r="D904" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E904" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F904" t="s">
+        <v>222</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="H904" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>586</v>
+      </c>
+      <c r="D905" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F905" t="s">
+        <v>222</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="H905" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>590</v>
+      </c>
+      <c r="D906" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F906" t="s">
+        <v>222</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H906" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>594</v>
+      </c>
+      <c r="D907" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F907" t="s">
+        <v>150</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H907" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>598</v>
+      </c>
+      <c r="D908" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F908" t="s">
+        <v>3132</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H908" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>602</v>
+      </c>
+      <c r="D909" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F909" t="s">
+        <v>150</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="H909" t="s">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>606</v>
+      </c>
+      <c r="D910" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F910" t="s">
+        <v>150</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="H910" t="s">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>10</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E911" t="s">
+        <v>3189</v>
+      </c>
+      <c r="F911" t="s">
+        <v>3035</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H911" t="s">
+        <v>3190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13220,50 +35828,635 @@
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
     <hyperlink ref="G316" r:id="rId315"/>
     <hyperlink ref="G317" r:id="rId316"/>
     <hyperlink ref="G318" r:id="rId317"/>
     <hyperlink ref="G319" r:id="rId318"/>
     <hyperlink ref="G320" r:id="rId319"/>
     <hyperlink ref="G321" r:id="rId320"/>
     <hyperlink ref="G322" r:id="rId321"/>
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>